--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862299514" name="Picture">
+                  <wp:docPr id="820915957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862299514" name="Picture"/>
+                          <pic:cNvPr id="820915957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068719435" name="Picture">
+                  <wp:docPr id="1545862070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068719435" name="Picture"/>
+                          <pic:cNvPr id="1545862070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1298145688" name="Picture">
+                        <wp:docPr id="655885137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1298145688" name="Picture"/>
+                                <pic:cNvPr id="655885137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195339659" name="Picture">
+                  <wp:docPr id="1123454536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195339659" name="Picture"/>
+                          <pic:cNvPr id="1123454536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578758606" name="Picture">
+                  <wp:docPr id="1206775949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578758606" name="Picture"/>
+                          <pic:cNvPr id="1206775949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219156797" name="Picture">
+                  <wp:docPr id="2109484593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219156797" name="Picture"/>
+                          <pic:cNvPr id="2109484593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521653867" name="Picture">
+                  <wp:docPr id="492167278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521653867" name="Picture"/>
+                          <pic:cNvPr id="492167278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579607953" name="Picture">
+                  <wp:docPr id="712159359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579607953" name="Picture"/>
+                          <pic:cNvPr id="712159359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="672091545" name="Picture">
+                        <wp:docPr id="1113774412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="672091545" name="Picture"/>
+                                <pic:cNvPr id="1113774412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1604700098" name="Picture">
+                        <wp:docPr id="217185685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1604700098" name="Picture"/>
+                                <pic:cNvPr id="217185685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="218945544" name="Picture">
+                        <wp:docPr id="1613748689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="218945544" name="Picture"/>
+                                <pic:cNvPr id="1613748689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1984982397" name="Picture">
+                        <wp:docPr id="2136219766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1984982397" name="Picture"/>
+                                <pic:cNvPr id="2136219766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2021491131" name="Picture">
+                        <wp:docPr id="2046464036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2021491131" name="Picture"/>
+                                <pic:cNvPr id="2046464036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1544177955" name="Picture">
+                        <wp:docPr id="2077860292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1544177955" name="Picture"/>
+                                <pic:cNvPr id="2077860292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1047967738" name="Picture">
+                        <wp:docPr id="451516487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1047967738" name="Picture"/>
+                                <pic:cNvPr id="451516487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="266448966" name="Picture">
+                        <wp:docPr id="1501612828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="266448966" name="Picture"/>
+                                <pic:cNvPr id="1501612828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1160015258" name="Picture">
+                        <wp:docPr id="2063015723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1160015258" name="Picture"/>
+                                <pic:cNvPr id="2063015723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="252948619" name="Picture">
+                        <wp:docPr id="233090433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="252948619" name="Picture"/>
+                                <pic:cNvPr id="233090433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1115653488" name="Picture">
+                        <wp:docPr id="463048954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1115653488" name="Picture"/>
+                                <pic:cNvPr id="463048954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1913476695" name="Picture">
+                        <wp:docPr id="1427461576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1913476695" name="Picture"/>
+                                <pic:cNvPr id="1427461576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="706123746" name="Picture">
+                        <wp:docPr id="1506275308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="706123746" name="Picture"/>
+                                <pic:cNvPr id="1506275308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1245208371" name="Picture">
+                        <wp:docPr id="1275768821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1245208371" name="Picture"/>
+                                <pic:cNvPr id="1275768821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1631282620" name="Picture">
+                        <wp:docPr id="1312576964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1631282620" name="Picture"/>
+                                <pic:cNvPr id="1312576964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1178686276" name="Picture">
+                  <wp:docPr id="850267147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1178686276" name="Picture"/>
+                          <pic:cNvPr id="850267147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071393612" name="Picture">
+                  <wp:docPr id="929604429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071393612" name="Picture"/>
+                          <pic:cNvPr id="929604429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366506929" name="Picture">
+                  <wp:docPr id="1874095909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366506929" name="Picture"/>
+                          <pic:cNvPr id="1874095909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064545038" name="Picture">
+                  <wp:docPr id="446252691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064545038" name="Picture"/>
+                          <pic:cNvPr id="446252691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909727650" name="Picture">
+                  <wp:docPr id="1653291343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909727650" name="Picture"/>
+                          <pic:cNvPr id="1653291343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269935919" name="Picture">
+                  <wp:docPr id="901527112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269935919" name="Picture"/>
+                          <pic:cNvPr id="901527112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="304398045" name="Picture">
+                        <wp:docPr id="2003413603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="304398045" name="Picture"/>
+                                <pic:cNvPr id="2003413603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892362085" name="Picture">
+                  <wp:docPr id="1895219128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892362085" name="Picture"/>
+                          <pic:cNvPr id="1895219128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183727782" name="Picture">
+                  <wp:docPr id="1474739524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183727782" name="Picture"/>
+                          <pic:cNvPr id="1474739524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024910195" name="Picture">
+                  <wp:docPr id="1835417449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024910195" name="Picture"/>
+                          <pic:cNvPr id="1835417449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503002972" name="Picture">
+                  <wp:docPr id="703209613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503002972" name="Picture"/>
+                          <pic:cNvPr id="703209613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027865889" name="Picture">
+                  <wp:docPr id="568357046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027865889" name="Picture"/>
+                          <pic:cNvPr id="568357046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341897952" name="Picture">
+                  <wp:docPr id="1366674916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341897952" name="Picture"/>
+                          <pic:cNvPr id="1366674916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="790925251" name="Picture">
+                        <wp:docPr id="1969162516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="790925251" name="Picture"/>
+                                <pic:cNvPr id="1969162516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1205605698" name="Picture">
+                        <wp:docPr id="1912489958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1205605698" name="Picture"/>
+                                <pic:cNvPr id="1912489958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284362477" name="Picture">
+                  <wp:docPr id="2086991716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284362477" name="Picture"/>
+                          <pic:cNvPr id="2086991716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="971486871" name="Picture">
+                  <wp:docPr id="1365544144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="971486871" name="Picture"/>
+                          <pic:cNvPr id="1365544144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822910801" name="Picture">
+                  <wp:docPr id="1625180214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822910801" name="Picture"/>
+                          <pic:cNvPr id="1625180214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477406249" name="Picture">
+                  <wp:docPr id="1534005650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477406249" name="Picture"/>
+                          <pic:cNvPr id="1534005650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218047928" name="Picture">
+                  <wp:docPr id="1572616516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218047928" name="Picture"/>
+                          <pic:cNvPr id="1572616516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802477248" name="Picture">
+                  <wp:docPr id="1340542197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802477248" name="Picture"/>
+                          <pic:cNvPr id="1340542197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2126510757" name="Picture">
+                        <wp:docPr id="2120226354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2126510757" name="Picture"/>
+                                <pic:cNvPr id="2120226354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009355110" name="Picture">
+                  <wp:docPr id="152518063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009355110" name="Picture"/>
+                          <pic:cNvPr id="152518063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740037457" name="Picture">
+                  <wp:docPr id="300943619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740037457" name="Picture"/>
+                          <pic:cNvPr id="300943619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29731363" name="Picture">
+                  <wp:docPr id="687831659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29731363" name="Picture"/>
+                          <pic:cNvPr id="687831659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482445268" name="Picture">
+                  <wp:docPr id="1930236671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482445268" name="Picture"/>
+                          <pic:cNvPr id="1930236671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100629198" name="Picture">
+                  <wp:docPr id="1780182007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100629198" name="Picture"/>
+                          <pic:cNvPr id="1780182007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654225023" name="Picture">
+                  <wp:docPr id="2036286412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654225023" name="Picture"/>
+                          <pic:cNvPr id="2036286412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="837150454" name="Picture">
+                        <wp:docPr id="40022705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="837150454" name="Picture"/>
+                                <pic:cNvPr id="40022705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364302227" name="Picture">
+                  <wp:docPr id="1430220941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364302227" name="Picture"/>
+                          <pic:cNvPr id="1430220941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335695129" name="Picture">
+                  <wp:docPr id="1113565089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335695129" name="Picture"/>
+                          <pic:cNvPr id="1113565089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718864717" name="Picture">
+                  <wp:docPr id="1173938088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718864717" name="Picture"/>
+                          <pic:cNvPr id="1173938088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253516327" name="Picture">
+                  <wp:docPr id="761470301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253516327" name="Picture"/>
+                          <pic:cNvPr id="761470301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375890988" name="Picture">
+                  <wp:docPr id="804431801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375890988" name="Picture"/>
+                          <pic:cNvPr id="804431801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40388,51 +40388,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">9 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">11 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468365130" name="Picture">
+                  <wp:docPr id="2031841912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468365130" name="Picture"/>
+                          <pic:cNvPr id="2031841912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489929190" name="Picture">
+                  <wp:docPr id="1583370934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489929190" name="Picture"/>
+                          <pic:cNvPr id="1583370934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537246077" name="Picture">
+                  <wp:docPr id="549850746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537246077" name="Picture"/>
+                          <pic:cNvPr id="549850746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511524932" name="Picture">
+                  <wp:docPr id="1517075909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511524932" name="Picture"/>
+                          <pic:cNvPr id="1517075909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43404,51 +43404,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">11 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -43651,728 +43651,1044 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3832732" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3832732</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fonderie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3832356" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3832356</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usine de Chataimont</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3832355" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3832355</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3832354" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3832354</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fonderie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3832353" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3832353</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forge, traitement des métaux</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3832352" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3832352</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papèterie, filature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3832351" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papèterie, filature</w:t>
+              <w:t xml:space="preserve">SSP3832351</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fonderie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">En arrêt</w:t>
@@ -45038,51 +45354,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="8940"/>
+          <w:trHeight w:hRule="exact" w:val="8460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>