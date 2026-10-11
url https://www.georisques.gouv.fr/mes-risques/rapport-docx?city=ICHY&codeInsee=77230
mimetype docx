--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138143190" name="Picture">
+                  <wp:docPr id="1167017427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138143190" name="Picture"/>
+                          <pic:cNvPr id="1167017427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974306378" name="Picture">
+                  <wp:docPr id="2053352304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974306378" name="Picture"/>
+                          <pic:cNvPr id="2053352304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1198236162" name="Picture">
+                        <wp:docPr id="165650999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1198236162" name="Picture"/>
+                                <pic:cNvPr id="165650999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820929301" name="Picture">
+                  <wp:docPr id="1480878094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820929301" name="Picture"/>
+                          <pic:cNvPr id="1480878094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984174226" name="Picture">
+                  <wp:docPr id="1628484517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984174226" name="Picture"/>
+                          <pic:cNvPr id="1628484517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387486860" name="Picture">
+                  <wp:docPr id="1111765782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387486860" name="Picture"/>
+                          <pic:cNvPr id="1111765782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891833755" name="Picture">
+                  <wp:docPr id="1525849898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891833755" name="Picture"/>
+                          <pic:cNvPr id="1525849898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496328334" name="Picture">
+                  <wp:docPr id="1902408616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496328334" name="Picture"/>
+                          <pic:cNvPr id="1902408616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1390952177" name="Picture">
+                        <wp:docPr id="748487374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1390952177" name="Picture"/>
+                                <pic:cNvPr id="748487374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="992007990" name="Picture">
+                        <wp:docPr id="250371306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="992007990" name="Picture"/>
+                                <pic:cNvPr id="250371306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="726161037" name="Picture">
+                        <wp:docPr id="835037437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="726161037" name="Picture"/>
+                                <pic:cNvPr id="835037437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1847392012" name="Picture">
+                        <wp:docPr id="1518996751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1847392012" name="Picture"/>
+                                <pic:cNvPr id="1518996751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="824761972" name="Picture">
+                        <wp:docPr id="370308044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="824761972" name="Picture"/>
+                                <pic:cNvPr id="370308044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1597128407" name="Picture">
+                        <wp:docPr id="1318689276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1597128407" name="Picture"/>
+                                <pic:cNvPr id="1318689276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1121820371" name="Picture">
+                        <wp:docPr id="878304460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1121820371" name="Picture"/>
+                                <pic:cNvPr id="878304460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093014486" name="Picture">
+                        <wp:docPr id="1776470624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093014486" name="Picture"/>
+                                <pic:cNvPr id="1776470624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="284365732" name="Picture">
+                        <wp:docPr id="2136623163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="284365732" name="Picture"/>
+                                <pic:cNvPr id="2136623163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1207283115" name="Picture">
+                        <wp:docPr id="264453568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1207283115" name="Picture"/>
+                                <pic:cNvPr id="264453568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="370244325" name="Picture">
+                        <wp:docPr id="1455320769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="370244325" name="Picture"/>
+                                <pic:cNvPr id="1455320769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="399176060" name="Picture">
+                        <wp:docPr id="1429770884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="399176060" name="Picture"/>
+                                <pic:cNvPr id="1429770884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1937303811" name="Picture">
+                        <wp:docPr id="1222510287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1937303811" name="Picture"/>
+                                <pic:cNvPr id="1222510287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="863148278" name="Picture">
+                        <wp:docPr id="2047851872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="863148278" name="Picture"/>
+                                <pic:cNvPr id="2047851872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1289338142" name="Picture">
+                        <wp:docPr id="1545403783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1289338142" name="Picture"/>
+                                <pic:cNvPr id="1545403783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707172922" name="Picture">
+                  <wp:docPr id="398547826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707172922" name="Picture"/>
+                          <pic:cNvPr id="398547826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844197762" name="Picture">
+                  <wp:docPr id="1780189753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844197762" name="Picture"/>
+                          <pic:cNvPr id="1780189753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206245035" name="Picture">
+                  <wp:docPr id="1619946471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206245035" name="Picture"/>
+                          <pic:cNvPr id="1619946471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048922284" name="Picture">
+                  <wp:docPr id="188507761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048922284" name="Picture"/>
+                          <pic:cNvPr id="188507761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037861717" name="Picture">
+                  <wp:docPr id="1344083310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037861717" name="Picture"/>
+                          <pic:cNvPr id="1344083310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143484759" name="Picture">
+                  <wp:docPr id="1207276874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143484759" name="Picture"/>
+                          <pic:cNvPr id="1207276874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2070969748" name="Picture">
+                        <wp:docPr id="817737424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2070969748" name="Picture"/>
+                                <pic:cNvPr id="817737424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="961756424" name="Picture">
+                        <wp:docPr id="87042511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="961756424" name="Picture"/>
+                                <pic:cNvPr id="87042511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179402362" name="Picture">
+                  <wp:docPr id="1148248002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179402362" name="Picture"/>
+                          <pic:cNvPr id="1148248002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883245808" name="Picture">
+                  <wp:docPr id="1068710316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883245808" name="Picture"/>
+                          <pic:cNvPr id="1068710316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348029457" name="Picture">
+                  <wp:docPr id="1003028932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348029457" name="Picture"/>
+                          <pic:cNvPr id="1003028932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952135014" name="Picture">
+                  <wp:docPr id="427296168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952135014" name="Picture"/>
+                          <pic:cNvPr id="427296168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424632076" name="Picture">
+                  <wp:docPr id="1744215787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424632076" name="Picture"/>
+                          <pic:cNvPr id="1744215787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330498143" name="Picture">
+                  <wp:docPr id="1579638639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330498143" name="Picture"/>
+                          <pic:cNvPr id="1579638639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="927972953" name="Picture">
+                        <wp:docPr id="594824876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="927972953" name="Picture"/>
+                                <pic:cNvPr id="594824876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25919,57 +25919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18530316" name="Picture">
+                  <wp:docPr id="689900417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18530316" name="Picture"/>
+                          <pic:cNvPr id="689900417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26008,57 +26008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058231411" name="Picture">
+                  <wp:docPr id="1690673929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058231411" name="Picture"/>
+                          <pic:cNvPr id="1690673929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26688,57 +26688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061815580" name="Picture">
+                  <wp:docPr id="49593756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061815580" name="Picture"/>
+                          <pic:cNvPr id="49593756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27749,57 +27749,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583639827" name="Picture">
+                  <wp:docPr id="658194523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583639827" name="Picture"/>
+                          <pic:cNvPr id="658194523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27852,57 +27852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114915416" name="Picture">
+                  <wp:docPr id="1166749045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114915416" name="Picture"/>
+                          <pic:cNvPr id="1166749045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29316,57 +29316,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172883265" name="Picture">
+                  <wp:docPr id="476008859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172883265" name="Picture"/>
+                          <pic:cNvPr id="476008859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30523,57 +30523,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="129289964" name="Picture">
+                        <wp:docPr id="1011607182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="129289964" name="Picture"/>
+                                <pic:cNvPr id="1011607182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32712,57 +32712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143289736" name="Picture">
+                  <wp:docPr id="1140558733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143289736" name="Picture"/>
+                          <pic:cNvPr id="1140558733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32783,57 +32783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818306847" name="Picture">
+                  <wp:docPr id="1087550753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818306847" name="Picture"/>
+                          <pic:cNvPr id="1087550753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33251,57 +33251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300453841" name="Picture">
+                  <wp:docPr id="600720419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300453841" name="Picture"/>
+                          <pic:cNvPr id="600720419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34410,57 +34410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417549237" name="Picture">
+                  <wp:docPr id="327098554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417549237" name="Picture"/>
+                          <pic:cNvPr id="327098554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34499,57 +34499,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100273255" name="Picture">
+                  <wp:docPr id="1179776073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100273255" name="Picture"/>
+                          <pic:cNvPr id="1179776073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35143,57 +35143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716518338" name="Picture">
+                  <wp:docPr id="393175036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716518338" name="Picture"/>
+                          <pic:cNvPr id="393175036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36141,57 +36141,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121021154" name="Picture">
+                  <wp:docPr id="1668559348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121021154" name="Picture"/>
+                          <pic:cNvPr id="1668559348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36244,57 +36244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769006828" name="Picture">
+                  <wp:docPr id="82770827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769006828" name="Picture"/>
+                          <pic:cNvPr id="82770827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37621,57 +37621,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894388837" name="Picture">
+                  <wp:docPr id="1271645465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894388837" name="Picture"/>
+                          <pic:cNvPr id="1271645465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38764,57 +38764,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1578636215" name="Picture">
+                        <wp:docPr id="1305920029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1578636215" name="Picture"/>
+                                <pic:cNvPr id="1305920029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40125,57 +40125,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298542707" name="Picture">
+                  <wp:docPr id="1486890419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298542707" name="Picture"/>
+                          <pic:cNvPr id="1486890419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40214,57 +40214,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125451841" name="Picture">
+                  <wp:docPr id="850056162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125451841" name="Picture"/>
+                          <pic:cNvPr id="850056162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40858,57 +40858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878153325" name="Picture">
+                  <wp:docPr id="341415683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878153325" name="Picture"/>
+                          <pic:cNvPr id="341415683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41856,57 +41856,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082843575" name="Picture">
+                  <wp:docPr id="1178466575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082843575" name="Picture"/>
+                          <pic:cNvPr id="1178466575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41959,57 +41959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31924166" name="Picture">
+                  <wp:docPr id="1628942190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31924166" name="Picture"/>
+                          <pic:cNvPr id="1628942190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43336,57 +43336,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737471539" name="Picture">
+                  <wp:docPr id="1319299984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737471539" name="Picture"/>
+                          <pic:cNvPr id="1319299984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44479,57 +44479,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1017318117" name="Picture">
+                        <wp:docPr id="1306963018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1017318117" name="Picture"/>
+                                <pic:cNvPr id="1306963018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45700,57 +45700,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646385004" name="Picture">
+                  <wp:docPr id="348200973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646385004" name="Picture"/>
+                          <pic:cNvPr id="348200973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45771,57 +45771,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74154819" name="Picture">
+                  <wp:docPr id="341595785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74154819" name="Picture"/>
+                          <pic:cNvPr id="341595785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46185,57 +46185,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056050085" name="Picture">
+                  <wp:docPr id="522930641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056050085" name="Picture"/>
+                          <pic:cNvPr id="522930641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>