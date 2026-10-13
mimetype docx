--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390105544" name="Picture">
+                  <wp:docPr id="752325793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390105544" name="Picture"/>
+                          <pic:cNvPr id="752325793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580716119" name="Picture">
+                  <wp:docPr id="1522178477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580716119" name="Picture"/>
+                          <pic:cNvPr id="1522178477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500209348" name="Picture">
+                        <wp:docPr id="1081559416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500209348" name="Picture"/>
+                                <pic:cNvPr id="1081559416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055636724" name="Picture">
+                  <wp:docPr id="1587515560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055636724" name="Picture"/>
+                          <pic:cNvPr id="1587515560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799120582" name="Picture">
+                  <wp:docPr id="436922322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799120582" name="Picture"/>
+                          <pic:cNvPr id="436922322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740077218" name="Picture">
+                  <wp:docPr id="397258274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740077218" name="Picture"/>
+                          <pic:cNvPr id="397258274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474442087" name="Picture">
+                  <wp:docPr id="639793208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474442087" name="Picture"/>
+                          <pic:cNvPr id="639793208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59776387" name="Picture">
+                  <wp:docPr id="1576785607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59776387" name="Picture"/>
+                          <pic:cNvPr id="1576785607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="218157545" name="Picture">
+                        <wp:docPr id="2075857241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="218157545" name="Picture"/>
+                                <pic:cNvPr id="2075857241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="136466348" name="Picture">
+                        <wp:docPr id="19570621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="136466348" name="Picture"/>
+                                <pic:cNvPr id="19570621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1129710769" name="Picture">
+                        <wp:docPr id="171075340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1129710769" name="Picture"/>
+                                <pic:cNvPr id="171075340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1266179309" name="Picture">
+                        <wp:docPr id="1964233259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1266179309" name="Picture"/>
+                                <pic:cNvPr id="1964233259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="34081784" name="Picture">
+                        <wp:docPr id="82554116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="34081784" name="Picture"/>
+                                <pic:cNvPr id="82554116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1462130979" name="Picture">
+                        <wp:docPr id="1544709197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1462130979" name="Picture"/>
+                                <pic:cNvPr id="1544709197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869441592" name="Picture">
+                        <wp:docPr id="1576228199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869441592" name="Picture"/>
+                                <pic:cNvPr id="1576228199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1838731190" name="Picture">
+                        <wp:docPr id="1717449298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1838731190" name="Picture"/>
+                                <pic:cNvPr id="1717449298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1539512777" name="Picture">
+                        <wp:docPr id="1127070409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1539512777" name="Picture"/>
+                                <pic:cNvPr id="1127070409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="845572785" name="Picture">
+                        <wp:docPr id="1826061894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="845572785" name="Picture"/>
+                                <pic:cNvPr id="1826061894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1709230387" name="Picture">
+                        <wp:docPr id="1268449859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1709230387" name="Picture"/>
+                                <pic:cNvPr id="1268449859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1825054970" name="Picture">
+                        <wp:docPr id="1338883336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1825054970" name="Picture"/>
+                                <pic:cNvPr id="1338883336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1712273505" name="Picture">
+                        <wp:docPr id="763583523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1712273505" name="Picture"/>
+                                <pic:cNvPr id="763583523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1058494213" name="Picture">
+                        <wp:docPr id="571402646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1058494213" name="Picture"/>
+                                <pic:cNvPr id="571402646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="570464275" name="Picture">
+                        <wp:docPr id="136860703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="570464275" name="Picture"/>
+                                <pic:cNvPr id="136860703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896146110" name="Picture">
+                  <wp:docPr id="255953833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896146110" name="Picture"/>
+                          <pic:cNvPr id="255953833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146452957" name="Picture">
+                  <wp:docPr id="1176012056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146452957" name="Picture"/>
+                          <pic:cNvPr id="1176012056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088025070" name="Picture">
+                  <wp:docPr id="1996716542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088025070" name="Picture"/>
+                          <pic:cNvPr id="1996716542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950880589" name="Picture">
+                  <wp:docPr id="1756861363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950880589" name="Picture"/>
+                          <pic:cNvPr id="1756861363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512951433" name="Picture">
+                  <wp:docPr id="1620107550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512951433" name="Picture"/>
+                          <pic:cNvPr id="1620107550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961002721" name="Picture">
+                  <wp:docPr id="235940533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961002721" name="Picture"/>
+                          <pic:cNvPr id="235940533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1975853790" name="Picture">
+                        <wp:docPr id="1917604166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1975853790" name="Picture"/>
+                                <pic:cNvPr id="1917604166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="877851296" name="Picture">
+                        <wp:docPr id="1800703127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="877851296" name="Picture"/>
+                                <pic:cNvPr id="1800703127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118479461" name="Picture">
+                  <wp:docPr id="498496431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118479461" name="Picture"/>
+                          <pic:cNvPr id="498496431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002376404" name="Picture">
+                  <wp:docPr id="1957440338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002376404" name="Picture"/>
+                          <pic:cNvPr id="1957440338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421733229" name="Picture">
+                  <wp:docPr id="1003696484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421733229" name="Picture"/>
+                          <pic:cNvPr id="1003696484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202672352" name="Picture">
+                  <wp:docPr id="547402856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202672352" name="Picture"/>
+                          <pic:cNvPr id="547402856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577605271" name="Picture">
+                  <wp:docPr id="1436982173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577605271" name="Picture"/>
+                          <pic:cNvPr id="1436982173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515704782" name="Picture">
+                  <wp:docPr id="332250861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515704782" name="Picture"/>
+                          <pic:cNvPr id="332250861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24708,57 +24708,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456827257" name="Picture">
+                        <wp:docPr id="1033136529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456827257" name="Picture"/>
+                                <pic:cNvPr id="1033136529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26117,57 +26117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144051324" name="Picture">
+                  <wp:docPr id="735570930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144051324" name="Picture"/>
+                          <pic:cNvPr id="735570930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26206,57 +26206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604839860" name="Picture">
+                  <wp:docPr id="881569003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604839860" name="Picture"/>
+                          <pic:cNvPr id="881569003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26886,57 +26886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814389330" name="Picture">
+                  <wp:docPr id="67822846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814389330" name="Picture"/>
+                          <pic:cNvPr id="67822846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27947,57 +27947,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089488544" name="Picture">
+                  <wp:docPr id="248163512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089488544" name="Picture"/>
+                          <pic:cNvPr id="248163512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28050,57 +28050,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141305143" name="Picture">
+                  <wp:docPr id="822006195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141305143" name="Picture"/>
+                          <pic:cNvPr id="822006195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29508,57 +29508,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160865838" name="Picture">
+                  <wp:docPr id="1630359557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160865838" name="Picture"/>
+                          <pic:cNvPr id="1630359557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30705,57 +30705,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1370496232" name="Picture">
+                        <wp:docPr id="2110882033" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1370496232" name="Picture"/>
+                                <pic:cNvPr id="2110882033" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33273,57 +33273,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139045560" name="Picture">
+                  <wp:docPr id="306007188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139045560" name="Picture"/>
+                          <pic:cNvPr id="306007188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33362,57 +33362,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331088689" name="Picture">
+                  <wp:docPr id="1518538737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331088689" name="Picture"/>
+                          <pic:cNvPr id="1518538737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34006,57 +34006,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111104242" name="Picture">
+                  <wp:docPr id="732219992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111104242" name="Picture"/>
+                          <pic:cNvPr id="732219992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35004,57 +35004,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101448794" name="Picture">
+                  <wp:docPr id="1206676836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101448794" name="Picture"/>
+                          <pic:cNvPr id="1206676836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35107,57 +35107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101397972" name="Picture">
+                  <wp:docPr id="2007241447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101397972" name="Picture"/>
+                          <pic:cNvPr id="2007241447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36484,57 +36484,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426213016" name="Picture">
+                  <wp:docPr id="787314591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426213016" name="Picture"/>
+                          <pic:cNvPr id="787314591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37627,57 +37627,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="41861764" name="Picture">
+                        <wp:docPr id="433787360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="41861764" name="Picture"/>
+                                <pic:cNvPr id="433787360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38995,57 +38995,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8532019" name="Picture">
+                  <wp:docPr id="1759030989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8532019" name="Picture"/>
+                          <pic:cNvPr id="1759030989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39084,57 +39084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956423749" name="Picture">
+                  <wp:docPr id="701363751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956423749" name="Picture"/>
+                          <pic:cNvPr id="701363751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39716,57 +39716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228467145" name="Picture">
+                  <wp:docPr id="189156945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228467145" name="Picture"/>
+                          <pic:cNvPr id="189156945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40660,57 +40660,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766694063" name="Picture">
+                  <wp:docPr id="572854476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766694063" name="Picture"/>
+                          <pic:cNvPr id="572854476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40772,57 +40772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1134622754" name="Picture">
+                  <wp:docPr id="388748933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1134622754" name="Picture"/>
+                          <pic:cNvPr id="388748933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42013,51 +42013,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">3 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -42431,57 +42431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960102788" name="Picture">
+                  <wp:docPr id="1683303725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960102788" name="Picture"/>
+                          <pic:cNvPr id="1683303725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43610,57 +43610,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534767751" name="Picture">
+                  <wp:docPr id="1926353241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534767751" name="Picture"/>
+                          <pic:cNvPr id="1926353241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43690,57 +43690,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283663398" name="Picture">
+                  <wp:docPr id="820965405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283663398" name="Picture"/>
+                          <pic:cNvPr id="820965405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44178,57 +44178,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908757821" name="Picture">
+                  <wp:docPr id="989331218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908757821" name="Picture"/>
+                          <pic:cNvPr id="989331218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45029,51 +45029,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">3 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -45276,332 +45276,490 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3920160" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3920160</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commerce de bois et de charbon - </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3917281" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3917281</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Installation d'un réservoir à goudron </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3917280" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3917280</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Dépôt de liquides inflammables</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">En arrêt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10620"/>
+          <w:trHeight w:hRule="exact" w:val="10380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>