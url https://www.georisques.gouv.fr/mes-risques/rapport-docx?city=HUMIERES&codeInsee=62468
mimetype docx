--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372945796" name="Picture">
+                  <wp:docPr id="499248653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372945796" name="Picture"/>
+                          <pic:cNvPr id="499248653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809451415" name="Picture">
+                  <wp:docPr id="2089870902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809451415" name="Picture"/>
+                          <pic:cNvPr id="2089870902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1732701199" name="Picture">
+                        <wp:docPr id="691559300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1732701199" name="Picture"/>
+                                <pic:cNvPr id="691559300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476279248" name="Picture">
+                  <wp:docPr id="563357253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476279248" name="Picture"/>
+                          <pic:cNvPr id="563357253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833432913" name="Picture">
+                  <wp:docPr id="1921972402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833432913" name="Picture"/>
+                          <pic:cNvPr id="1921972402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807722259" name="Picture">
+                  <wp:docPr id="1679812074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807722259" name="Picture"/>
+                          <pic:cNvPr id="1679812074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="261294154" name="Picture">
+                  <wp:docPr id="1576493650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="261294154" name="Picture"/>
+                          <pic:cNvPr id="1576493650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620193916" name="Picture">
+                  <wp:docPr id="2049016036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620193916" name="Picture"/>
+                          <pic:cNvPr id="2049016036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="307377215" name="Picture">
+                        <wp:docPr id="884580482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="307377215" name="Picture"/>
+                                <pic:cNvPr id="884580482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2055533442" name="Picture">
+                        <wp:docPr id="1532510036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2055533442" name="Picture"/>
+                                <pic:cNvPr id="1532510036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="842807674" name="Picture">
+                        <wp:docPr id="1643351867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="842807674" name="Picture"/>
+                                <pic:cNvPr id="1643351867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1554235930" name="Picture">
+                        <wp:docPr id="1992393485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1554235930" name="Picture"/>
+                                <pic:cNvPr id="1992393485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1160231588" name="Picture">
+                        <wp:docPr id="1888166013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1160231588" name="Picture"/>
+                                <pic:cNvPr id="1888166013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1965696399" name="Picture">
+                        <wp:docPr id="1943617951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1965696399" name="Picture"/>
+                                <pic:cNvPr id="1943617951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1215143283" name="Picture">
+                        <wp:docPr id="852055407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1215143283" name="Picture"/>
+                                <pic:cNvPr id="852055407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="397059137" name="Picture">
+                        <wp:docPr id="1904555417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="397059137" name="Picture"/>
+                                <pic:cNvPr id="1904555417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="37586382" name="Picture">
+                        <wp:docPr id="1400396050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="37586382" name="Picture"/>
+                                <pic:cNvPr id="1400396050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1444564951" name="Picture">
+                        <wp:docPr id="1379105103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1444564951" name="Picture"/>
+                                <pic:cNvPr id="1379105103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1790862389" name="Picture">
+                        <wp:docPr id="1699991615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1790862389" name="Picture"/>
+                                <pic:cNvPr id="1699991615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="477761062" name="Picture">
+                        <wp:docPr id="1549025227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="477761062" name="Picture"/>
+                                <pic:cNvPr id="1549025227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1562257165" name="Picture">
+                        <wp:docPr id="1255799511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1562257165" name="Picture"/>
+                                <pic:cNvPr id="1255799511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="592375314" name="Picture">
+                        <wp:docPr id="61129901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="592375314" name="Picture"/>
+                                <pic:cNvPr id="61129901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="571842127" name="Picture">
+                        <wp:docPr id="2024298109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="571842127" name="Picture"/>
+                                <pic:cNvPr id="2024298109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295022704" name="Picture">
+                  <wp:docPr id="1417657376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295022704" name="Picture"/>
+                          <pic:cNvPr id="1417657376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670740520" name="Picture">
+                  <wp:docPr id="1850781647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670740520" name="Picture"/>
+                          <pic:cNvPr id="1850781647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195904128" name="Picture">
+                  <wp:docPr id="1677287419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195904128" name="Picture"/>
+                          <pic:cNvPr id="1677287419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412823571" name="Picture">
+                  <wp:docPr id="1597394920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412823571" name="Picture"/>
+                          <pic:cNvPr id="1597394920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390106546" name="Picture">
+                  <wp:docPr id="706431126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390106546" name="Picture"/>
+                          <pic:cNvPr id="706431126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69127632" name="Picture">
+                  <wp:docPr id="1360278864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69127632" name="Picture"/>
+                          <pic:cNvPr id="1360278864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="805891190" name="Picture">
+                        <wp:docPr id="1721573793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="805891190" name="Picture"/>
+                                <pic:cNvPr id="1721573793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2003909586" name="Picture">
+                        <wp:docPr id="1270557445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2003909586" name="Picture"/>
+                                <pic:cNvPr id="1270557445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20346,57 +20346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796930010" name="Picture">
+                  <wp:docPr id="479246814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796930010" name="Picture"/>
+                          <pic:cNvPr id="479246814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20435,57 +20435,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127755377" name="Picture">
+                  <wp:docPr id="161702260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127755377" name="Picture"/>
+                          <pic:cNvPr id="161702260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21079,57 +21079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035052795" name="Picture">
+                  <wp:docPr id="458395718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035052795" name="Picture"/>
+                          <pic:cNvPr id="458395718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22077,57 +22077,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657670831" name="Picture">
+                  <wp:docPr id="797845481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657670831" name="Picture"/>
+                          <pic:cNvPr id="797845481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22180,57 +22180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056279855" name="Picture">
+                  <wp:docPr id="1624919668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056279855" name="Picture"/>
+                          <pic:cNvPr id="1624919668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23561,57 +23561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654010595" name="Picture">
+                  <wp:docPr id="366172927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654010595" name="Picture"/>
+                          <pic:cNvPr id="366172927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24704,57 +24704,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1270932347" name="Picture">
+                        <wp:docPr id="1300732439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1270932347" name="Picture"/>
+                                <pic:cNvPr id="1300732439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26093,57 +26093,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403882442" name="Picture">
+                  <wp:docPr id="1108092410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403882442" name="Picture"/>
+                          <pic:cNvPr id="1108092410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26182,57 +26182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531193707" name="Picture">
+                  <wp:docPr id="1534411613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531193707" name="Picture"/>
+                          <pic:cNvPr id="1534411613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26826,57 +26826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2024270244" name="Picture">
+                  <wp:docPr id="1376627615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2024270244" name="Picture"/>
+                          <pic:cNvPr id="1376627615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868834973" name="Picture">
+                  <wp:docPr id="858408756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868834973" name="Picture"/>
+                          <pic:cNvPr id="858408756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27927,57 +27927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871631929" name="Picture">
+                  <wp:docPr id="606834327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871631929" name="Picture"/>
+                          <pic:cNvPr id="606834327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29304,57 +29304,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832981441" name="Picture">
+                  <wp:docPr id="1434111024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832981441" name="Picture"/>
+                          <pic:cNvPr id="1434111024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30447,57 +30447,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="946979924" name="Picture">
+                        <wp:docPr id="2119833040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="946979924" name="Picture"/>
+                                <pic:cNvPr id="2119833040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31808,57 +31808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573590912" name="Picture">
+                  <wp:docPr id="2109885799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573590912" name="Picture"/>
+                          <pic:cNvPr id="2109885799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31897,57 +31897,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422893634" name="Picture">
+                  <wp:docPr id="1025943998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422893634" name="Picture"/>
+                          <pic:cNvPr id="1025943998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32541,57 +32541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972045623" name="Picture">
+                  <wp:docPr id="2030516443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972045623" name="Picture"/>
+                          <pic:cNvPr id="2030516443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710173120" name="Picture">
+                  <wp:docPr id="1294750352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710173120" name="Picture"/>
+                          <pic:cNvPr id="1294750352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33642,57 +33642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="790996625" name="Picture">
+                  <wp:docPr id="1612729165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="790996625" name="Picture"/>
+                          <pic:cNvPr id="1612729165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35019,57 +35019,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216247721" name="Picture">
+                  <wp:docPr id="1024212262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216247721" name="Picture"/>
+                          <pic:cNvPr id="1024212262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36162,57 +36162,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1666163615" name="Picture">
+                        <wp:docPr id="1411315758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1666163615" name="Picture"/>
+                                <pic:cNvPr id="1411315758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37530,57 +37530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511711184" name="Picture">
+                  <wp:docPr id="935194949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511711184" name="Picture"/>
+                          <pic:cNvPr id="935194949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37619,57 +37619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146610263" name="Picture">
+                  <wp:docPr id="348233748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146610263" name="Picture"/>
+                          <pic:cNvPr id="348233748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38251,57 +38251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647599598" name="Picture">
+                  <wp:docPr id="612559648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647599598" name="Picture"/>
+                          <pic:cNvPr id="612559648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39195,57 +39195,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373095159" name="Picture">
+                  <wp:docPr id="943080869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373095159" name="Picture"/>
+                          <pic:cNvPr id="943080869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39307,57 +39307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496384251" name="Picture">
+                  <wp:docPr id="1917304238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496384251" name="Picture"/>
+                          <pic:cNvPr id="1917304238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40548,51 +40548,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">4 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">5 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -40966,57 +40966,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670891785" name="Picture">
+                  <wp:docPr id="1123076598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670891785" name="Picture"/>
+                          <pic:cNvPr id="1123076598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42145,57 +42145,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031963200" name="Picture">
+                  <wp:docPr id="528197198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031963200" name="Picture"/>
+                          <pic:cNvPr id="528197198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42225,57 +42225,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139305984" name="Picture">
+                  <wp:docPr id="713093088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139305984" name="Picture"/>
+                          <pic:cNvPr id="713093088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42713,57 +42713,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598237017" name="Picture">
+                  <wp:docPr id="1050890650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598237017" name="Picture"/>
+                          <pic:cNvPr id="1050890650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43564,51 +43564,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">5 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -44291,168 +44291,326 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3975537" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3975537</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pompe à essence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3975516" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3975516</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Station service, atelier mécanique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Indéterminé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10140"/>
+          <w:trHeight w:hRule="exact" w:val="9900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>