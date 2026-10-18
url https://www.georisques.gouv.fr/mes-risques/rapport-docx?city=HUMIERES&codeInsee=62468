--- v1 (2026-10-11)
+++ v2 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499248653" name="Picture">
+                  <wp:docPr id="806347856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499248653" name="Picture"/>
+                          <pic:cNvPr id="806347856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089870902" name="Picture">
+                  <wp:docPr id="11760633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089870902" name="Picture"/>
+                          <pic:cNvPr id="11760633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="691559300" name="Picture">
+                        <wp:docPr id="184686125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="691559300" name="Picture"/>
+                                <pic:cNvPr id="184686125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563357253" name="Picture">
+                  <wp:docPr id="1838771209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563357253" name="Picture"/>
+                          <pic:cNvPr id="1838771209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921972402" name="Picture">
+                  <wp:docPr id="580913535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921972402" name="Picture"/>
+                          <pic:cNvPr id="580913535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679812074" name="Picture">
+                  <wp:docPr id="559526428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679812074" name="Picture"/>
+                          <pic:cNvPr id="559526428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576493650" name="Picture">
+                  <wp:docPr id="1835818633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576493650" name="Picture"/>
+                          <pic:cNvPr id="1835818633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049016036" name="Picture">
+                  <wp:docPr id="1027553509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049016036" name="Picture"/>
+                          <pic:cNvPr id="1027553509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="884580482" name="Picture">
+                        <wp:docPr id="1420382644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="884580482" name="Picture"/>
+                                <pic:cNvPr id="1420382644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1532510036" name="Picture">
+                        <wp:docPr id="1484913503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1532510036" name="Picture"/>
+                                <pic:cNvPr id="1484913503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1643351867" name="Picture">
+                        <wp:docPr id="1025450984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1643351867" name="Picture"/>
+                                <pic:cNvPr id="1025450984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1992393485" name="Picture">
+                        <wp:docPr id="1195889498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1992393485" name="Picture"/>
+                                <pic:cNvPr id="1195889498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1888166013" name="Picture">
+                        <wp:docPr id="2141876391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1888166013" name="Picture"/>
+                                <pic:cNvPr id="2141876391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1943617951" name="Picture">
+                        <wp:docPr id="1649783516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1943617951" name="Picture"/>
+                                <pic:cNvPr id="1649783516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="852055407" name="Picture">
+                        <wp:docPr id="904228205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="852055407" name="Picture"/>
+                                <pic:cNvPr id="904228205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1904555417" name="Picture">
+                        <wp:docPr id="578099149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1904555417" name="Picture"/>
+                                <pic:cNvPr id="578099149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1400396050" name="Picture">
+                        <wp:docPr id="1816779220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1400396050" name="Picture"/>
+                                <pic:cNvPr id="1816779220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1379105103" name="Picture">
+                        <wp:docPr id="640724126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1379105103" name="Picture"/>
+                                <pic:cNvPr id="640724126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1699991615" name="Picture">
+                        <wp:docPr id="64436484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1699991615" name="Picture"/>
+                                <pic:cNvPr id="64436484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1549025227" name="Picture">
+                        <wp:docPr id="1438943783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1549025227" name="Picture"/>
+                                <pic:cNvPr id="1438943783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1255799511" name="Picture">
+                        <wp:docPr id="601976476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1255799511" name="Picture"/>
+                                <pic:cNvPr id="601976476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="61129901" name="Picture">
+                        <wp:docPr id="339949691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="61129901" name="Picture"/>
+                                <pic:cNvPr id="339949691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2024298109" name="Picture">
+                        <wp:docPr id="1842559838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2024298109" name="Picture"/>
+                                <pic:cNvPr id="1842559838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417657376" name="Picture">
+                  <wp:docPr id="836402044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417657376" name="Picture"/>
+                          <pic:cNvPr id="836402044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850781647" name="Picture">
+                  <wp:docPr id="78654515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850781647" name="Picture"/>
+                          <pic:cNvPr id="78654515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677287419" name="Picture">
+                  <wp:docPr id="100213916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677287419" name="Picture"/>
+                          <pic:cNvPr id="100213916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597394920" name="Picture">
+                  <wp:docPr id="1044230073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597394920" name="Picture"/>
+                          <pic:cNvPr id="1044230073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706431126" name="Picture">
+                  <wp:docPr id="1640403798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706431126" name="Picture"/>
+                          <pic:cNvPr id="1640403798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360278864" name="Picture">
+                  <wp:docPr id="1912454037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360278864" name="Picture"/>
+                          <pic:cNvPr id="1912454037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1721573793" name="Picture">
+                        <wp:docPr id="847961002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1721573793" name="Picture"/>
+                                <pic:cNvPr id="847961002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1270557445" name="Picture">
+                        <wp:docPr id="1481628278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1270557445" name="Picture"/>
+                                <pic:cNvPr id="1481628278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20346,57 +20346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479246814" name="Picture">
+                  <wp:docPr id="1905457500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479246814" name="Picture"/>
+                          <pic:cNvPr id="1905457500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20435,57 +20435,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161702260" name="Picture">
+                  <wp:docPr id="297177466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161702260" name="Picture"/>
+                          <pic:cNvPr id="297177466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21079,57 +21079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458395718" name="Picture">
+                  <wp:docPr id="923559248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458395718" name="Picture"/>
+                          <pic:cNvPr id="923559248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22077,57 +22077,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797845481" name="Picture">
+                  <wp:docPr id="1215244291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797845481" name="Picture"/>
+                          <pic:cNvPr id="1215244291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22180,57 +22180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624919668" name="Picture">
+                  <wp:docPr id="774974102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624919668" name="Picture"/>
+                          <pic:cNvPr id="774974102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23561,57 +23561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366172927" name="Picture">
+                  <wp:docPr id="903405119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366172927" name="Picture"/>
+                          <pic:cNvPr id="903405119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24704,57 +24704,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1300732439" name="Picture">
+                        <wp:docPr id="966128548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1300732439" name="Picture"/>
+                                <pic:cNvPr id="966128548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26093,57 +26093,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108092410" name="Picture">
+                  <wp:docPr id="1255144335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108092410" name="Picture"/>
+                          <pic:cNvPr id="1255144335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26182,57 +26182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534411613" name="Picture">
+                  <wp:docPr id="192586413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534411613" name="Picture"/>
+                          <pic:cNvPr id="192586413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26826,57 +26826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376627615" name="Picture">
+                  <wp:docPr id="1327278025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376627615" name="Picture"/>
+                          <pic:cNvPr id="1327278025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858408756" name="Picture">
+                  <wp:docPr id="1392491301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858408756" name="Picture"/>
+                          <pic:cNvPr id="1392491301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27927,57 +27927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606834327" name="Picture">
+                  <wp:docPr id="1968974693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606834327" name="Picture"/>
+                          <pic:cNvPr id="1968974693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29304,57 +29304,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434111024" name="Picture">
+                  <wp:docPr id="161267208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434111024" name="Picture"/>
+                          <pic:cNvPr id="161267208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30447,57 +30447,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2119833040" name="Picture">
+                        <wp:docPr id="821658041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2119833040" name="Picture"/>
+                                <pic:cNvPr id="821658041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31808,57 +31808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109885799" name="Picture">
+                  <wp:docPr id="1551435088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109885799" name="Picture"/>
+                          <pic:cNvPr id="1551435088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31897,57 +31897,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025943998" name="Picture">
+                  <wp:docPr id="1011615953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025943998" name="Picture"/>
+                          <pic:cNvPr id="1011615953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32541,57 +32541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030516443" name="Picture">
+                  <wp:docPr id="713283714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030516443" name="Picture"/>
+                          <pic:cNvPr id="713283714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294750352" name="Picture">
+                  <wp:docPr id="669965736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294750352" name="Picture"/>
+                          <pic:cNvPr id="669965736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33642,57 +33642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612729165" name="Picture">
+                  <wp:docPr id="677061206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612729165" name="Picture"/>
+                          <pic:cNvPr id="677061206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35019,57 +35019,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024212262" name="Picture">
+                  <wp:docPr id="401404721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024212262" name="Picture"/>
+                          <pic:cNvPr id="401404721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36162,57 +36162,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411315758" name="Picture">
+                        <wp:docPr id="1144005264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411315758" name="Picture"/>
+                                <pic:cNvPr id="1144005264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37530,57 +37530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935194949" name="Picture">
+                  <wp:docPr id="830213904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935194949" name="Picture"/>
+                          <pic:cNvPr id="830213904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37619,57 +37619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348233748" name="Picture">
+                  <wp:docPr id="1956486925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348233748" name="Picture"/>
+                          <pic:cNvPr id="1956486925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38251,57 +38251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612559648" name="Picture">
+                  <wp:docPr id="1763131910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612559648" name="Picture"/>
+                          <pic:cNvPr id="1763131910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39195,57 +39195,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943080869" name="Picture">
+                  <wp:docPr id="274639249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943080869" name="Picture"/>
+                          <pic:cNvPr id="274639249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39307,57 +39307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917304238" name="Picture">
+                  <wp:docPr id="999232488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917304238" name="Picture"/>
+                          <pic:cNvPr id="999232488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40966,57 +40966,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123076598" name="Picture">
+                  <wp:docPr id="1802251246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123076598" name="Picture"/>
+                          <pic:cNvPr id="1802251246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42145,57 +42145,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528197198" name="Picture">
+                  <wp:docPr id="49149212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528197198" name="Picture"/>
+                          <pic:cNvPr id="49149212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42225,57 +42225,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713093088" name="Picture">
+                  <wp:docPr id="680628202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713093088" name="Picture"/>
+                          <pic:cNvPr id="680628202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42713,57 +42713,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050890650" name="Picture">
+                  <wp:docPr id="787470929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050890650" name="Picture"/>
+                          <pic:cNvPr id="787470929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>