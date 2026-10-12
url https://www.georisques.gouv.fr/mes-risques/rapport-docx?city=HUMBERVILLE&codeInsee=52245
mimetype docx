--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637807004" name="Picture">
+                  <wp:docPr id="575211188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637807004" name="Picture"/>
+                          <pic:cNvPr id="575211188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255500764" name="Picture">
+                  <wp:docPr id="1959146612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255500764" name="Picture"/>
+                          <pic:cNvPr id="1959146612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="853013589" name="Picture">
+                        <wp:docPr id="1388087578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="853013589" name="Picture"/>
+                                <pic:cNvPr id="1388087578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636856833" name="Picture">
+                  <wp:docPr id="1528310960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636856833" name="Picture"/>
+                          <pic:cNvPr id="1528310960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236155037" name="Picture">
+                  <wp:docPr id="2132512431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236155037" name="Picture"/>
+                          <pic:cNvPr id="2132512431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650540515" name="Picture">
+                  <wp:docPr id="1932712791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650540515" name="Picture"/>
+                          <pic:cNvPr id="1932712791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205548441" name="Picture">
+                  <wp:docPr id="71099417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205548441" name="Picture"/>
+                          <pic:cNvPr id="71099417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434872371" name="Picture">
+                  <wp:docPr id="1756626429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434872371" name="Picture"/>
+                          <pic:cNvPr id="1756626429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="191213545" name="Picture">
+                        <wp:docPr id="200286771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="191213545" name="Picture"/>
+                                <pic:cNvPr id="200286771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1917779717" name="Picture">
+                        <wp:docPr id="411409736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1917779717" name="Picture"/>
+                                <pic:cNvPr id="411409736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="368473004" name="Picture">
+                        <wp:docPr id="1631871388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="368473004" name="Picture"/>
+                                <pic:cNvPr id="1631871388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="260052703" name="Picture">
+                        <wp:docPr id="1427568081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="260052703" name="Picture"/>
+                                <pic:cNvPr id="1427568081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1301246055" name="Picture">
+                        <wp:docPr id="1397047767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1301246055" name="Picture"/>
+                                <pic:cNvPr id="1397047767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="538475486" name="Picture">
+                        <wp:docPr id="2005688022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="538475486" name="Picture"/>
+                                <pic:cNvPr id="2005688022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1320712492" name="Picture">
+                        <wp:docPr id="866315665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1320712492" name="Picture"/>
+                                <pic:cNvPr id="866315665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="801412233" name="Picture">
+                        <wp:docPr id="2096364621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="801412233" name="Picture"/>
+                                <pic:cNvPr id="2096364621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1938593723" name="Picture">
+                        <wp:docPr id="495469986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1938593723" name="Picture"/>
+                                <pic:cNvPr id="495469986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="436193536" name="Picture">
+                        <wp:docPr id="1187426877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="436193536" name="Picture"/>
+                                <pic:cNvPr id="1187426877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1387705159" name="Picture">
+                        <wp:docPr id="1510563572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1387705159" name="Picture"/>
+                                <pic:cNvPr id="1510563572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="541406841" name="Picture">
+                        <wp:docPr id="1644805194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="541406841" name="Picture"/>
+                                <pic:cNvPr id="1644805194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1614403584" name="Picture">
+                        <wp:docPr id="808283090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1614403584" name="Picture"/>
+                                <pic:cNvPr id="808283090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="888737643" name="Picture">
+                        <wp:docPr id="489241823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="888737643" name="Picture"/>
+                                <pic:cNvPr id="489241823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="789856040" name="Picture">
+                        <wp:docPr id="1338121062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="789856040" name="Picture"/>
+                                <pic:cNvPr id="1338121062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879628912" name="Picture">
+                  <wp:docPr id="1797635413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879628912" name="Picture"/>
+                          <pic:cNvPr id="1797635413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629369474" name="Picture">
+                  <wp:docPr id="1972310250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629369474" name="Picture"/>
+                          <pic:cNvPr id="1972310250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399251847" name="Picture">
+                  <wp:docPr id="1260044431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399251847" name="Picture"/>
+                          <pic:cNvPr id="1260044431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813625040" name="Picture">
+                  <wp:docPr id="1557839839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813625040" name="Picture"/>
+                          <pic:cNvPr id="1557839839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824125067" name="Picture">
+                  <wp:docPr id="1480858811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824125067" name="Picture"/>
+                          <pic:cNvPr id="1480858811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242497921" name="Picture">
+                  <wp:docPr id="1086837889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242497921" name="Picture"/>
+                          <pic:cNvPr id="1086837889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1121234370" name="Picture">
+                        <wp:docPr id="495568696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1121234370" name="Picture"/>
+                                <pic:cNvPr id="495568696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369712078" name="Picture">
+                  <wp:docPr id="244570772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369712078" name="Picture"/>
+                          <pic:cNvPr id="244570772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777619803" name="Picture">
+                  <wp:docPr id="1197587889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777619803" name="Picture"/>
+                          <pic:cNvPr id="1197587889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225038831" name="Picture">
+                  <wp:docPr id="335676002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225038831" name="Picture"/>
+                          <pic:cNvPr id="335676002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644248339" name="Picture">
+                  <wp:docPr id="1487215168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644248339" name="Picture"/>
+                          <pic:cNvPr id="1487215168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479634223" name="Picture">
+                  <wp:docPr id="732817772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479634223" name="Picture"/>
+                          <pic:cNvPr id="732817772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572146265" name="Picture">
+                  <wp:docPr id="270467207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572146265" name="Picture"/>
+                          <pic:cNvPr id="270467207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2124123233" name="Picture">
+                        <wp:docPr id="378952584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2124123233" name="Picture"/>
+                                <pic:cNvPr id="378952584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241373537" name="Picture">
+                  <wp:docPr id="2120579813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241373537" name="Picture"/>
+                          <pic:cNvPr id="2120579813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208319782" name="Picture">
+                  <wp:docPr id="1687508156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208319782" name="Picture"/>
+                          <pic:cNvPr id="1687508156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264361778" name="Picture">
+                  <wp:docPr id="299094544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264361778" name="Picture"/>
+                          <pic:cNvPr id="299094544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331098252" name="Picture">
+                  <wp:docPr id="2021754593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331098252" name="Picture"/>
+                          <pic:cNvPr id="2021754593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243072251" name="Picture">
+                  <wp:docPr id="609357055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243072251" name="Picture"/>
+                          <pic:cNvPr id="609357055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148517569" name="Picture">
+                  <wp:docPr id="1521586373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148517569" name="Picture"/>
+                          <pic:cNvPr id="1521586373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1778587729" name="Picture">
+                        <wp:docPr id="1929071345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1778587729" name="Picture"/>
+                                <pic:cNvPr id="1929071345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158491428" name="Picture">
+                  <wp:docPr id="614128595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158491428" name="Picture"/>
+                          <pic:cNvPr id="614128595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060179258" name="Picture">
+                  <wp:docPr id="1209180498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060179258" name="Picture"/>
+                          <pic:cNvPr id="1209180498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971644421" name="Picture">
+                  <wp:docPr id="2053956451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971644421" name="Picture"/>
+                          <pic:cNvPr id="2053956451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116281950" name="Picture">
+                  <wp:docPr id="1981792234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116281950" name="Picture"/>
+                          <pic:cNvPr id="1981792234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165748108" name="Picture">
+                  <wp:docPr id="1800512003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165748108" name="Picture"/>
+                          <pic:cNvPr id="1800512003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347497311" name="Picture">
+                  <wp:docPr id="856097127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347497311" name="Picture"/>
+                          <pic:cNvPr id="856097127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="398013521" name="Picture">
+                        <wp:docPr id="511682694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="398013521" name="Picture"/>
+                                <pic:cNvPr id="511682694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867472572" name="Picture">
+                  <wp:docPr id="1136305134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867472572" name="Picture"/>
+                          <pic:cNvPr id="1136305134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844520231" name="Picture">
+                  <wp:docPr id="543295623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844520231" name="Picture"/>
+                          <pic:cNvPr id="543295623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105215517" name="Picture">
+                  <wp:docPr id="1899705018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105215517" name="Picture"/>
+                          <pic:cNvPr id="1899705018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943931678" name="Picture">
+                  <wp:docPr id="632299258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943931678" name="Picture"/>
+                          <pic:cNvPr id="632299258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736365198" name="Picture">
+                  <wp:docPr id="1370602090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736365198" name="Picture"/>
+                          <pic:cNvPr id="1370602090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362314219" name="Picture">
+                  <wp:docPr id="1221023455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362314219" name="Picture"/>
+                          <pic:cNvPr id="1221023455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852182330" name="Picture">
+                  <wp:docPr id="1288971239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852182330" name="Picture"/>
+                          <pic:cNvPr id="1288971239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055472580" name="Picture">
+                  <wp:docPr id="243835133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055472580" name="Picture"/>
+                          <pic:cNvPr id="243835133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954487671" name="Picture">
+                  <wp:docPr id="1338303071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954487671" name="Picture"/>
+                          <pic:cNvPr id="1338303071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>