--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014675676" name="Picture">
+                  <wp:docPr id="1001760066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014675676" name="Picture"/>
+                          <pic:cNvPr id="1001760066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951615895" name="Picture">
+                  <wp:docPr id="1148847500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951615895" name="Picture"/>
+                          <pic:cNvPr id="1148847500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1489527868" name="Picture">
+                        <wp:docPr id="577148823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1489527868" name="Picture"/>
+                                <pic:cNvPr id="577148823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418021767" name="Picture">
+                  <wp:docPr id="1382193085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418021767" name="Picture"/>
+                          <pic:cNvPr id="1382193085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327246586" name="Picture">
+                  <wp:docPr id="1337932674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327246586" name="Picture"/>
+                          <pic:cNvPr id="1337932674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254804488" name="Picture">
+                  <wp:docPr id="776437034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254804488" name="Picture"/>
+                          <pic:cNvPr id="776437034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925360578" name="Picture">
+                  <wp:docPr id="402935827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925360578" name="Picture"/>
+                          <pic:cNvPr id="402935827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870907213" name="Picture">
+                  <wp:docPr id="437644666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870907213" name="Picture"/>
+                          <pic:cNvPr id="437644666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1402681093" name="Picture">
+                        <wp:docPr id="1007135211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1402681093" name="Picture"/>
+                                <pic:cNvPr id="1007135211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="320009292" name="Picture">
+                        <wp:docPr id="1220515159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="320009292" name="Picture"/>
+                                <pic:cNvPr id="1220515159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="652991835" name="Picture">
+                        <wp:docPr id="683437262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="652991835" name="Picture"/>
+                                <pic:cNvPr id="683437262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="612577141" name="Picture">
+                        <wp:docPr id="1902091725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="612577141" name="Picture"/>
+                                <pic:cNvPr id="1902091725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2010944943" name="Picture">
+                        <wp:docPr id="1743156254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2010944943" name="Picture"/>
+                                <pic:cNvPr id="1743156254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1458786456" name="Picture">
+                        <wp:docPr id="781017146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1458786456" name="Picture"/>
+                                <pic:cNvPr id="781017146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="453842365" name="Picture">
+                        <wp:docPr id="1324920020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="453842365" name="Picture"/>
+                                <pic:cNvPr id="1324920020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="499365657" name="Picture">
+                        <wp:docPr id="172790375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="499365657" name="Picture"/>
+                                <pic:cNvPr id="172790375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1938754179" name="Picture">
+                        <wp:docPr id="506735099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1938754179" name="Picture"/>
+                                <pic:cNvPr id="506735099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1345170345" name="Picture">
+                        <wp:docPr id="608889180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1345170345" name="Picture"/>
+                                <pic:cNvPr id="608889180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="51382263" name="Picture">
+                        <wp:docPr id="762181773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="51382263" name="Picture"/>
+                                <pic:cNvPr id="762181773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2003695750" name="Picture">
+                        <wp:docPr id="30621030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2003695750" name="Picture"/>
+                                <pic:cNvPr id="30621030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="633839755" name="Picture">
+                        <wp:docPr id="1860780364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="633839755" name="Picture"/>
+                                <pic:cNvPr id="1860780364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="596179830" name="Picture">
+                        <wp:docPr id="2090708686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="596179830" name="Picture"/>
+                                <pic:cNvPr id="2090708686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="948999404" name="Picture">
+                        <wp:docPr id="332140843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="948999404" name="Picture"/>
+                                <pic:cNvPr id="332140843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13091,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567232465" name="Picture">
+                  <wp:docPr id="2129735896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567232465" name="Picture"/>
+                          <pic:cNvPr id="2129735896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13180,57 +13180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="73442500" name="Picture">
+                  <wp:docPr id="683557820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="73442500" name="Picture"/>
+                          <pic:cNvPr id="683557820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13860,57 +13860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294757194" name="Picture">
+                  <wp:docPr id="1932097676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294757194" name="Picture"/>
+                          <pic:cNvPr id="1932097676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15169,57 +15169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062115066" name="Picture">
+                  <wp:docPr id="966817661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062115066" name="Picture"/>
+                          <pic:cNvPr id="966817661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_24.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15272,57 +15272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906447019" name="Picture">
+                  <wp:docPr id="821093287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906447019" name="Picture"/>
+                          <pic:cNvPr id="821093287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17278,57 +17278,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827578496" name="Picture">
+                  <wp:docPr id="1211785216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827578496" name="Picture"/>
+                          <pic:cNvPr id="1211785216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_23.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18466,57 +18466,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1292061747" name="Picture">
+                        <wp:docPr id="1118877672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1292061747" name="Picture"/>
+                                <pic:cNvPr id="1118877672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19366,57 +19366,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="548363049" name="Picture">
+                        <wp:docPr id="996369293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="548363049" name="Picture"/>
+                                <pic:cNvPr id="996369293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21398,57 +21398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447740327" name="Picture">
+                  <wp:docPr id="137758197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447740327" name="Picture"/>
+                          <pic:cNvPr id="137758197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21478,57 +21478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730395623" name="Picture">
+                  <wp:docPr id="268052753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730395623" name="Picture"/>
+                          <pic:cNvPr id="268052753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22023,57 +22023,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656120302" name="Picture">
+                  <wp:docPr id="288641673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656120302" name="Picture"/>
+                          <pic:cNvPr id="288641673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24610,57 +24610,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527134640" name="Picture">
+                  <wp:docPr id="1253844046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527134640" name="Picture"/>
+                          <pic:cNvPr id="1253844046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24699,57 +24699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565214130" name="Picture">
+                  <wp:docPr id="340799145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565214130" name="Picture"/>
+                          <pic:cNvPr id="340799145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25343,57 +25343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892205945" name="Picture">
+                  <wp:docPr id="658736816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892205945" name="Picture"/>
+                          <pic:cNvPr id="658736816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26341,57 +26341,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742948282" name="Picture">
+                  <wp:docPr id="322620527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742948282" name="Picture"/>
+                          <pic:cNvPr id="322620527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26444,57 +26444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564565956" name="Picture">
+                  <wp:docPr id="1773959991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564565956" name="Picture"/>
+                          <pic:cNvPr id="1773959991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27823,57 +27823,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106198571" name="Picture">
+                  <wp:docPr id="96900932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106198571" name="Picture"/>
+                          <pic:cNvPr id="96900932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28948,57 +28948,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1507008464" name="Picture">
+                        <wp:docPr id="1669009000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1507008464" name="Picture"/>
+                                <pic:cNvPr id="1669009000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30301,57 +30301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568040614" name="Picture">
+                  <wp:docPr id="349246411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568040614" name="Picture"/>
+                          <pic:cNvPr id="349246411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30390,57 +30390,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511292931" name="Picture">
+                  <wp:docPr id="1327374353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511292931" name="Picture"/>
+                          <pic:cNvPr id="1327374353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31034,57 +31034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603602307" name="Picture">
+                  <wp:docPr id="1949134804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603602307" name="Picture"/>
+                          <pic:cNvPr id="1949134804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32032,57 +32032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123578487" name="Picture">
+                  <wp:docPr id="1050833088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123578487" name="Picture"/>
+                          <pic:cNvPr id="1050833088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32135,57 +32135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132668267" name="Picture">
+                  <wp:docPr id="1384747189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132668267" name="Picture"/>
+                          <pic:cNvPr id="1384747189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33516,57 +33516,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673004320" name="Picture">
+                  <wp:docPr id="777964346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673004320" name="Picture"/>
+                          <pic:cNvPr id="777964346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34659,57 +34659,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1729536870" name="Picture">
+                        <wp:docPr id="1200767957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1729536870" name="Picture"/>
+                                <pic:cNvPr id="1200767957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36068,57 +36068,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151609761" name="Picture">
+                  <wp:docPr id="525162246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151609761" name="Picture"/>
+                          <pic:cNvPr id="525162246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36157,57 +36157,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="265335777" name="Picture">
+                  <wp:docPr id="1727503662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="265335777" name="Picture"/>
+                          <pic:cNvPr id="1727503662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36837,57 +36837,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630155755" name="Picture">
+                  <wp:docPr id="1422824339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630155755" name="Picture"/>
+                          <pic:cNvPr id="1422824339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37898,57 +37898,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917175801" name="Picture">
+                  <wp:docPr id="821683402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917175801" name="Picture"/>
+                          <pic:cNvPr id="821683402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38001,57 +38001,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821032159" name="Picture">
+                  <wp:docPr id="1298143413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821032159" name="Picture"/>
+                          <pic:cNvPr id="1298143413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39459,57 +39459,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414958924" name="Picture">
+                  <wp:docPr id="1199186979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414958924" name="Picture"/>
+                          <pic:cNvPr id="1199186979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40656,57 +40656,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2038291926" name="Picture">
+                        <wp:docPr id="111959152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2038291926" name="Picture"/>
+                                <pic:cNvPr id="111959152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43025,57 +43025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772661876" name="Picture">
+                  <wp:docPr id="195429390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772661876" name="Picture"/>
+                          <pic:cNvPr id="195429390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43114,57 +43114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690963806" name="Picture">
+                  <wp:docPr id="929554909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690963806" name="Picture"/>
+                          <pic:cNvPr id="929554909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43758,57 +43758,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051442880" name="Picture">
+                  <wp:docPr id="1397519517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051442880" name="Picture"/>
+                          <pic:cNvPr id="1397519517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44756,57 +44756,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305291301" name="Picture">
+                  <wp:docPr id="1254812610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305291301" name="Picture"/>
+                          <pic:cNvPr id="1254812610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44859,57 +44859,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890170296" name="Picture">
+                  <wp:docPr id="1848584255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890170296" name="Picture"/>
+                          <pic:cNvPr id="1848584255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46236,57 +46236,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767841731" name="Picture">
+                  <wp:docPr id="934042588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767841731" name="Picture"/>
+                          <pic:cNvPr id="934042588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47379,57 +47379,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2076889943" name="Picture">
+                        <wp:docPr id="495836966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2076889943" name="Picture"/>
+                                <pic:cNvPr id="495836966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48600,57 +48600,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949297568" name="Picture">
+                  <wp:docPr id="1210713584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949297568" name="Picture"/>
+                          <pic:cNvPr id="1210713584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48671,57 +48671,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846958517" name="Picture">
+                  <wp:docPr id="1198392560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846958517" name="Picture"/>
+                          <pic:cNvPr id="1198392560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -49085,57 +49085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501101494" name="Picture">
+                  <wp:docPr id="6782973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501101494" name="Picture"/>
+                          <pic:cNvPr id="6782973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>