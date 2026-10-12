--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041910008" name="Picture">
+                  <wp:docPr id="1462553006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041910008" name="Picture"/>
+                          <pic:cNvPr id="1462553006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505617239" name="Picture">
+                  <wp:docPr id="1427504675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505617239" name="Picture"/>
+                          <pic:cNvPr id="1427504675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="122442229" name="Picture">
+                        <wp:docPr id="2060145558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="122442229" name="Picture"/>
+                                <pic:cNvPr id="2060145558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30050013" name="Picture">
+                  <wp:docPr id="1706818758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30050013" name="Picture"/>
+                          <pic:cNvPr id="1706818758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854033746" name="Picture">
+                  <wp:docPr id="2023165901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854033746" name="Picture"/>
+                          <pic:cNvPr id="2023165901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887244780" name="Picture">
+                  <wp:docPr id="1552103525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887244780" name="Picture"/>
+                          <pic:cNvPr id="1552103525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218527533" name="Picture">
+                  <wp:docPr id="646933290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218527533" name="Picture"/>
+                          <pic:cNvPr id="646933290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249760470" name="Picture">
+                  <wp:docPr id="2102535830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249760470" name="Picture"/>
+                          <pic:cNvPr id="2102535830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1114966384" name="Picture">
+                        <wp:docPr id="1301684363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1114966384" name="Picture"/>
+                                <pic:cNvPr id="1301684363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="367885523" name="Picture">
+                        <wp:docPr id="1306899174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="367885523" name="Picture"/>
+                                <pic:cNvPr id="1306899174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067648099" name="Picture">
+                        <wp:docPr id="2061947033" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067648099" name="Picture"/>
+                                <pic:cNvPr id="2061947033" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="831170272" name="Picture">
+                        <wp:docPr id="1091789383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="831170272" name="Picture"/>
+                                <pic:cNvPr id="1091789383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="832748120" name="Picture">
+                        <wp:docPr id="170946960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="832748120" name="Picture"/>
+                                <pic:cNvPr id="170946960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104915041" name="Picture">
+                        <wp:docPr id="2123291622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104915041" name="Picture"/>
+                                <pic:cNvPr id="2123291622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="214876591" name="Picture">
+                        <wp:docPr id="1795131888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="214876591" name="Picture"/>
+                                <pic:cNvPr id="1795131888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="523615208" name="Picture">
+                        <wp:docPr id="162784678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="523615208" name="Picture"/>
+                                <pic:cNvPr id="162784678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="309956948" name="Picture">
+                        <wp:docPr id="1645453502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="309956948" name="Picture"/>
+                                <pic:cNvPr id="1645453502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1620677561" name="Picture">
+                        <wp:docPr id="549231686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1620677561" name="Picture"/>
+                                <pic:cNvPr id="549231686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157692840" name="Picture">
+                        <wp:docPr id="895169068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157692840" name="Picture"/>
+                                <pic:cNvPr id="895169068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="710316138" name="Picture">
+                        <wp:docPr id="1067231454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="710316138" name="Picture"/>
+                                <pic:cNvPr id="1067231454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1200003818" name="Picture">
+                        <wp:docPr id="777239683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1200003818" name="Picture"/>
+                                <pic:cNvPr id="777239683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1844076561" name="Picture">
+                        <wp:docPr id="1644066253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1844076561" name="Picture"/>
+                                <pic:cNvPr id="1644066253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="228465643" name="Picture">
+                        <wp:docPr id="1105264526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="228465643" name="Picture"/>
+                                <pic:cNvPr id="1105264526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461355132" name="Picture">
+                  <wp:docPr id="756481053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461355132" name="Picture"/>
+                          <pic:cNvPr id="756481053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263882504" name="Picture">
+                  <wp:docPr id="334330472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263882504" name="Picture"/>
+                          <pic:cNvPr id="334330472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477796464" name="Picture">
+                  <wp:docPr id="187037159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477796464" name="Picture"/>
+                          <pic:cNvPr id="187037159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483500409" name="Picture">
+                  <wp:docPr id="1400298417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483500409" name="Picture"/>
+                          <pic:cNvPr id="1400298417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568271615" name="Picture">
+                  <wp:docPr id="225743949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568271615" name="Picture"/>
+                          <pic:cNvPr id="225743949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387390962" name="Picture">
+                  <wp:docPr id="349908246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387390962" name="Picture"/>
+                          <pic:cNvPr id="349908246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="47731192" name="Picture">
+                        <wp:docPr id="1828199745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="47731192" name="Picture"/>
+                                <pic:cNvPr id="1828199745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377031884" name="Picture">
+                  <wp:docPr id="1352479066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377031884" name="Picture"/>
+                          <pic:cNvPr id="1352479066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540190155" name="Picture">
+                  <wp:docPr id="2123497541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540190155" name="Picture"/>
+                          <pic:cNvPr id="2123497541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467317467" name="Picture">
+                  <wp:docPr id="1378617539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467317467" name="Picture"/>
+                          <pic:cNvPr id="1378617539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749560049" name="Picture">
+                  <wp:docPr id="1652811652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749560049" name="Picture"/>
+                          <pic:cNvPr id="1652811652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242973588" name="Picture">
+                  <wp:docPr id="1813317368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242973588" name="Picture"/>
+                          <pic:cNvPr id="1813317368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979768362" name="Picture">
+                  <wp:docPr id="1052434657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979768362" name="Picture"/>
+                          <pic:cNvPr id="1052434657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="680969941" name="Picture">
+                        <wp:docPr id="1316804164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="680969941" name="Picture"/>
+                                <pic:cNvPr id="1316804164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970738499" name="Picture">
+                  <wp:docPr id="2015308689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970738499" name="Picture"/>
+                          <pic:cNvPr id="2015308689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538710967" name="Picture">
+                  <wp:docPr id="236614315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538710967" name="Picture"/>
+                          <pic:cNvPr id="236614315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998315005" name="Picture">
+                  <wp:docPr id="1679849901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998315005" name="Picture"/>
+                          <pic:cNvPr id="1679849901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884337955" name="Picture">
+                  <wp:docPr id="583296324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884337955" name="Picture"/>
+                          <pic:cNvPr id="583296324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187106754" name="Picture">
+                  <wp:docPr id="1228904184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187106754" name="Picture"/>
+                          <pic:cNvPr id="1228904184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136711162" name="Picture">
+                  <wp:docPr id="554973843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136711162" name="Picture"/>
+                          <pic:cNvPr id="554973843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="702003645" name="Picture">
+                        <wp:docPr id="648713849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="702003645" name="Picture"/>
+                                <pic:cNvPr id="648713849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31953,57 +31953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902461834" name="Picture">
+                  <wp:docPr id="627989085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902461834" name="Picture"/>
+                          <pic:cNvPr id="627989085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32024,57 +32024,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488329486" name="Picture">
+                  <wp:docPr id="1913009206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488329486" name="Picture"/>
+                          <pic:cNvPr id="1913009206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32503,57 +32503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160762177" name="Picture">
+                  <wp:docPr id="15560017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160762177" name="Picture"/>
+                          <pic:cNvPr id="15560017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33795,57 +33795,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501014669" name="Picture">
+                  <wp:docPr id="1822067554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501014669" name="Picture"/>
+                          <pic:cNvPr id="1822067554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33884,57 +33884,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510490393" name="Picture">
+                  <wp:docPr id="805217603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510490393" name="Picture"/>
+                          <pic:cNvPr id="805217603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34528,57 +34528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071364632" name="Picture">
+                  <wp:docPr id="1142084104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071364632" name="Picture"/>
+                          <pic:cNvPr id="1142084104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35526,57 +35526,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88443" name="Picture">
+                  <wp:docPr id="771413750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88443" name="Picture"/>
+                          <pic:cNvPr id="771413750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35629,57 +35629,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609360384" name="Picture">
+                  <wp:docPr id="1675377957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609360384" name="Picture"/>
+                          <pic:cNvPr id="1675377957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37006,57 +37006,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706982172" name="Picture">
+                  <wp:docPr id="973239877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706982172" name="Picture"/>
+                          <pic:cNvPr id="973239877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38149,57 +38149,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="260016744" name="Picture">
+                        <wp:docPr id="1391133253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="260016744" name="Picture"/>
+                                <pic:cNvPr id="1391133253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39510,57 +39510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954429898" name="Picture">
+                  <wp:docPr id="2079520259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954429898" name="Picture"/>
+                          <pic:cNvPr id="2079520259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39599,57 +39599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262356392" name="Picture">
+                  <wp:docPr id="1776037025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262356392" name="Picture"/>
+                          <pic:cNvPr id="1776037025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40243,57 +40243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797593090" name="Picture">
+                  <wp:docPr id="358960309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797593090" name="Picture"/>
+                          <pic:cNvPr id="358960309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41241,57 +41241,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703569310" name="Picture">
+                  <wp:docPr id="1868595814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703569310" name="Picture"/>
+                          <pic:cNvPr id="1868595814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41344,57 +41344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90996968" name="Picture">
+                  <wp:docPr id="492819732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90996968" name="Picture"/>
+                          <pic:cNvPr id="492819732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42721,57 +42721,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691724306" name="Picture">
+                  <wp:docPr id="1600329546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691724306" name="Picture"/>
+                          <pic:cNvPr id="1600329546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43864,57 +43864,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="5611035" name="Picture">
+                        <wp:docPr id="2065967855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="5611035" name="Picture"/>
+                                <pic:cNvPr id="2065967855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45135,57 +45135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850787822" name="Picture">
+                  <wp:docPr id="819232348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850787822" name="Picture"/>
+                          <pic:cNvPr id="819232348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45215,57 +45215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298882337" name="Picture">
+                  <wp:docPr id="1630879750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298882337" name="Picture"/>
+                          <pic:cNvPr id="1630879750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45694,57 +45694,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1373322319" name="Picture">
+                  <wp:docPr id="587502086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1373322319" name="Picture"/>
+                          <pic:cNvPr id="587502086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47289,57 +47289,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259527466" name="Picture">
+                  <wp:docPr id="1682767489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259527466" name="Picture"/>
+                          <pic:cNvPr id="1682767489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47360,57 +47360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445970041" name="Picture">
+                  <wp:docPr id="800241534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445970041" name="Picture"/>
+                          <pic:cNvPr id="800241534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47774,57 +47774,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304453664" name="Picture">
+                  <wp:docPr id="673289260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304453664" name="Picture"/>
+                          <pic:cNvPr id="673289260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>