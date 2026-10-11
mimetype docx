--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016640242" name="Picture">
+                  <wp:docPr id="1318920296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016640242" name="Picture"/>
+                          <pic:cNvPr id="1318920296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211400654" name="Picture">
+                  <wp:docPr id="779511873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211400654" name="Picture"/>
+                          <pic:cNvPr id="779511873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="923252454" name="Picture">
+                        <wp:docPr id="719807575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="923252454" name="Picture"/>
+                                <pic:cNvPr id="719807575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133158539" name="Picture">
+                  <wp:docPr id="938940046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133158539" name="Picture"/>
+                          <pic:cNvPr id="938940046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308123813" name="Picture">
+                  <wp:docPr id="298602462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308123813" name="Picture"/>
+                          <pic:cNvPr id="298602462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352611553" name="Picture">
+                  <wp:docPr id="311199077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352611553" name="Picture"/>
+                          <pic:cNvPr id="311199077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967053037" name="Picture">
+                  <wp:docPr id="784093347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967053037" name="Picture"/>
+                          <pic:cNvPr id="784093347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032340941" name="Picture">
+                  <wp:docPr id="271899952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032340941" name="Picture"/>
+                          <pic:cNvPr id="271899952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1574511898" name="Picture">
+                        <wp:docPr id="1265424079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1574511898" name="Picture"/>
+                                <pic:cNvPr id="1265424079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1641640118" name="Picture">
+                        <wp:docPr id="777892607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1641640118" name="Picture"/>
+                                <pic:cNvPr id="777892607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="343225946" name="Picture">
+                        <wp:docPr id="450068902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="343225946" name="Picture"/>
+                                <pic:cNvPr id="450068902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="730120682" name="Picture">
+                        <wp:docPr id="1015063124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="730120682" name="Picture"/>
+                                <pic:cNvPr id="1015063124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1221578320" name="Picture">
+                        <wp:docPr id="1095161350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1221578320" name="Picture"/>
+                                <pic:cNvPr id="1095161350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1304565397" name="Picture">
+                        <wp:docPr id="2030563179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1304565397" name="Picture"/>
+                                <pic:cNvPr id="2030563179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712790998" name="Picture">
+                        <wp:docPr id="1677864773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712790998" name="Picture"/>
+                                <pic:cNvPr id="1677864773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="599322981" name="Picture">
+                        <wp:docPr id="1422613433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="599322981" name="Picture"/>
+                                <pic:cNvPr id="1422613433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1036897997" name="Picture">
+                        <wp:docPr id="1240362394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1036897997" name="Picture"/>
+                                <pic:cNvPr id="1240362394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1601899086" name="Picture">
+                        <wp:docPr id="1216633564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1601899086" name="Picture"/>
+                                <pic:cNvPr id="1216633564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="192790583" name="Picture">
+                        <wp:docPr id="1245464907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="192790583" name="Picture"/>
+                                <pic:cNvPr id="1245464907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1661015031" name="Picture">
+                        <wp:docPr id="54996853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1661015031" name="Picture"/>
+                                <pic:cNvPr id="54996853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="463790102" name="Picture">
+                        <wp:docPr id="1833688867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="463790102" name="Picture"/>
+                                <pic:cNvPr id="1833688867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1703302777" name="Picture">
+                        <wp:docPr id="1195921948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1703302777" name="Picture"/>
+                                <pic:cNvPr id="1195921948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="524349966" name="Picture">
+                        <wp:docPr id="1145916825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="524349966" name="Picture"/>
+                                <pic:cNvPr id="1145916825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462775670" name="Picture">
+                  <wp:docPr id="833717326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462775670" name="Picture"/>
+                          <pic:cNvPr id="833717326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352116608" name="Picture">
+                  <wp:docPr id="1923425026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352116608" name="Picture"/>
+                          <pic:cNvPr id="1923425026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396475340" name="Picture">
+                  <wp:docPr id="1287337441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396475340" name="Picture"/>
+                          <pic:cNvPr id="1287337441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071343634" name="Picture">
+                  <wp:docPr id="134761710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071343634" name="Picture"/>
+                          <pic:cNvPr id="134761710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753281601" name="Picture">
+                  <wp:docPr id="2099132480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753281601" name="Picture"/>
+                          <pic:cNvPr id="2099132480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18986833" name="Picture">
+                  <wp:docPr id="52065281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18986833" name="Picture"/>
+                          <pic:cNvPr id="52065281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1853135703" name="Picture">
+                        <wp:docPr id="2114396236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1853135703" name="Picture"/>
+                                <pic:cNvPr id="2114396236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602636240" name="Picture">
+                  <wp:docPr id="2024620805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602636240" name="Picture"/>
+                          <pic:cNvPr id="2024620805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131239752" name="Picture">
+                  <wp:docPr id="397223600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131239752" name="Picture"/>
+                          <pic:cNvPr id="397223600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160025681" name="Picture">
+                  <wp:docPr id="1357865289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160025681" name="Picture"/>
+                          <pic:cNvPr id="1357865289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369410108" name="Picture">
+                  <wp:docPr id="515132139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369410108" name="Picture"/>
+                          <pic:cNvPr id="515132139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732368126" name="Picture">
+                  <wp:docPr id="1716562257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732368126" name="Picture"/>
+                          <pic:cNvPr id="1716562257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753476223" name="Picture">
+                  <wp:docPr id="1327571547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753476223" name="Picture"/>
+                          <pic:cNvPr id="1327571547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1386418525" name="Picture">
+                        <wp:docPr id="1930391570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1386418525" name="Picture"/>
+                                <pic:cNvPr id="1930391570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935078828" name="Picture">
+                  <wp:docPr id="905623506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935078828" name="Picture"/>
+                          <pic:cNvPr id="905623506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978487008" name="Picture">
+                  <wp:docPr id="818842479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978487008" name="Picture"/>
+                          <pic:cNvPr id="818842479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389201378" name="Picture">
+                  <wp:docPr id="1500491609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389201378" name="Picture"/>
+                          <pic:cNvPr id="1500491609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875732814" name="Picture">
+                  <wp:docPr id="1183841070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875732814" name="Picture"/>
+                          <pic:cNvPr id="1183841070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750574045" name="Picture">
+                  <wp:docPr id="1031777560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750574045" name="Picture"/>
+                          <pic:cNvPr id="1031777560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004389136" name="Picture">
+                  <wp:docPr id="319257217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004389136" name="Picture"/>
+                          <pic:cNvPr id="319257217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1460070654" name="Picture">
+                        <wp:docPr id="1996398670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1460070654" name="Picture"/>
+                                <pic:cNvPr id="1996398670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43414605" name="Picture">
+                  <wp:docPr id="1585782626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43414605" name="Picture"/>
+                          <pic:cNvPr id="1585782626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644178652" name="Picture">
+                  <wp:docPr id="219308692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644178652" name="Picture"/>
+                          <pic:cNvPr id="219308692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811652128" name="Picture">
+                  <wp:docPr id="671066914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811652128" name="Picture"/>
+                          <pic:cNvPr id="671066914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752520848" name="Picture">
+                  <wp:docPr id="920043447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752520848" name="Picture"/>
+                          <pic:cNvPr id="920043447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585978419" name="Picture">
+                  <wp:docPr id="421039025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585978419" name="Picture"/>
+                          <pic:cNvPr id="421039025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566986380" name="Picture">
+                  <wp:docPr id="304692834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566986380" name="Picture"/>
+                          <pic:cNvPr id="304692834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="202498432" name="Picture">
+                        <wp:docPr id="1185837760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="202498432" name="Picture"/>
+                                <pic:cNvPr id="1185837760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092416008" name="Picture">
+                  <wp:docPr id="1932314497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092416008" name="Picture"/>
+                          <pic:cNvPr id="1932314497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115817546" name="Picture">
+                  <wp:docPr id="1184994134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115817546" name="Picture"/>
+                          <pic:cNvPr id="1184994134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074353510" name="Picture">
+                  <wp:docPr id="664604813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074353510" name="Picture"/>
+                          <pic:cNvPr id="664604813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235779348" name="Picture">
+                  <wp:docPr id="1630896785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235779348" name="Picture"/>
+                          <pic:cNvPr id="1630896785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904619544" name="Picture">
+                  <wp:docPr id="1492314294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904619544" name="Picture"/>
+                          <pic:cNvPr id="1492314294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793291190" name="Picture">
+                  <wp:docPr id="2019464367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793291190" name="Picture"/>
+                          <pic:cNvPr id="2019464367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874803184" name="Picture">
+                  <wp:docPr id="1090915923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874803184" name="Picture"/>
+                          <pic:cNvPr id="1090915923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382037346" name="Picture">
+                  <wp:docPr id="998854080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382037346" name="Picture"/>
+                          <pic:cNvPr id="998854080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467264510" name="Picture">
+                  <wp:docPr id="944838931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467264510" name="Picture"/>
+                          <pic:cNvPr id="944838931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42821,61 +42821,61 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP4018010" \t "_blank" </w:instrText>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP4018013" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP4018010</w:t>
+              <w:t xml:space="preserve">SSP4018013</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>