--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67326261" name="Picture">
+                  <wp:docPr id="1581496365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67326261" name="Picture"/>
+                          <pic:cNvPr id="1581496365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307996171" name="Picture">
+                  <wp:docPr id="2075758070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307996171" name="Picture"/>
+                          <pic:cNvPr id="2075758070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="676026349" name="Picture">
+                        <wp:docPr id="2029298671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="676026349" name="Picture"/>
+                                <pic:cNvPr id="2029298671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846011487" name="Picture">
+                  <wp:docPr id="249790574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846011487" name="Picture"/>
+                          <pic:cNvPr id="249790574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690931091" name="Picture">
+                  <wp:docPr id="770670018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690931091" name="Picture"/>
+                          <pic:cNvPr id="770670018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838809583" name="Picture">
+                  <wp:docPr id="76422045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838809583" name="Picture"/>
+                          <pic:cNvPr id="76422045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732391502" name="Picture">
+                  <wp:docPr id="667990830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732391502" name="Picture"/>
+                          <pic:cNvPr id="667990830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318494776" name="Picture">
+                  <wp:docPr id="1642770603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318494776" name="Picture"/>
+                          <pic:cNvPr id="1642770603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827280332" name="Picture">
+                        <wp:docPr id="429736443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827280332" name="Picture"/>
+                                <pic:cNvPr id="429736443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1921541259" name="Picture">
+                        <wp:docPr id="1365586246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1921541259" name="Picture"/>
+                                <pic:cNvPr id="1365586246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1873170145" name="Picture">
+                        <wp:docPr id="1670777183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1873170145" name="Picture"/>
+                                <pic:cNvPr id="1670777183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440176738" name="Picture">
+                        <wp:docPr id="1945058184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440176738" name="Picture"/>
+                                <pic:cNvPr id="1945058184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2077254743" name="Picture">
+                        <wp:docPr id="409404029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2077254743" name="Picture"/>
+                                <pic:cNvPr id="409404029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="587800093" name="Picture">
+                        <wp:docPr id="1910350034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="587800093" name="Picture"/>
+                                <pic:cNvPr id="1910350034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1069514990" name="Picture">
+                        <wp:docPr id="1648248912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1069514990" name="Picture"/>
+                                <pic:cNvPr id="1648248912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1835085843" name="Picture">
+                        <wp:docPr id="141709468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1835085843" name="Picture"/>
+                                <pic:cNvPr id="141709468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1570259351" name="Picture">
+                        <wp:docPr id="304945104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1570259351" name="Picture"/>
+                                <pic:cNvPr id="304945104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="374954160" name="Picture">
+                        <wp:docPr id="326694585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="374954160" name="Picture"/>
+                                <pic:cNvPr id="326694585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="584891877" name="Picture">
+                        <wp:docPr id="1258194503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="584891877" name="Picture"/>
+                                <pic:cNvPr id="1258194503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="751103885" name="Picture">
+                        <wp:docPr id="1855562907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="751103885" name="Picture"/>
+                                <pic:cNvPr id="1855562907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220824922" name="Picture">
+                  <wp:docPr id="1539514546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220824922" name="Picture"/>
+                          <pic:cNvPr id="1539514546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69024960" name="Picture">
+                  <wp:docPr id="1766507856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69024960" name="Picture"/>
+                          <pic:cNvPr id="1766507856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921699438" name="Picture">
+                  <wp:docPr id="1629889167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921699438" name="Picture"/>
+                          <pic:cNvPr id="1629889167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511971539" name="Picture">
+                  <wp:docPr id="572118842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511971539" name="Picture"/>
+                          <pic:cNvPr id="572118842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376146066" name="Picture">
+                  <wp:docPr id="1202143523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376146066" name="Picture"/>
+                          <pic:cNvPr id="1202143523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605860403" name="Picture">
+                  <wp:docPr id="1885628252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605860403" name="Picture"/>
+                          <pic:cNvPr id="1885628252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1443056958" name="Picture">
+                        <wp:docPr id="740676208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1443056958" name="Picture"/>
+                                <pic:cNvPr id="740676208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659495808" name="Picture">
+                  <wp:docPr id="286636044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659495808" name="Picture"/>
+                          <pic:cNvPr id="286636044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133061421" name="Picture">
+                  <wp:docPr id="433309530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133061421" name="Picture"/>
+                          <pic:cNvPr id="433309530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855975754" name="Picture">
+                  <wp:docPr id="468131906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855975754" name="Picture"/>
+                          <pic:cNvPr id="468131906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545783844" name="Picture">
+                  <wp:docPr id="189964652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545783844" name="Picture"/>
+                          <pic:cNvPr id="189964652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317303649" name="Picture">
+                  <wp:docPr id="1735051563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317303649" name="Picture"/>
+                          <pic:cNvPr id="1735051563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721701018" name="Picture">
+                  <wp:docPr id="1364497347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721701018" name="Picture"/>
+                          <pic:cNvPr id="1364497347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="898682764" name="Picture">
+                        <wp:docPr id="2131349380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="898682764" name="Picture"/>
+                                <pic:cNvPr id="2131349380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721752166" name="Picture">
+                  <wp:docPr id="171348269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721752166" name="Picture"/>
+                          <pic:cNvPr id="171348269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852988896" name="Picture">
+                  <wp:docPr id="1177499534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852988896" name="Picture"/>
+                          <pic:cNvPr id="1177499534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077166120" name="Picture">
+                  <wp:docPr id="1187703015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077166120" name="Picture"/>
+                          <pic:cNvPr id="1187703015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203917954" name="Picture">
+                  <wp:docPr id="1676127755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203917954" name="Picture"/>
+                          <pic:cNvPr id="1676127755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92893735" name="Picture">
+                  <wp:docPr id="549181755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92893735" name="Picture"/>
+                          <pic:cNvPr id="549181755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498764954" name="Picture">
+                  <wp:docPr id="609014625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498764954" name="Picture"/>
+                          <pic:cNvPr id="609014625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1651382137" name="Picture">
+                        <wp:docPr id="2102192907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1651382137" name="Picture"/>
+                                <pic:cNvPr id="2102192907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301755432" name="Picture">
+                  <wp:docPr id="1062860824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301755432" name="Picture"/>
+                          <pic:cNvPr id="1062860824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512652349" name="Picture">
+                  <wp:docPr id="1616919813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512652349" name="Picture"/>
+                          <pic:cNvPr id="1616919813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328132484" name="Picture">
+                  <wp:docPr id="770245249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328132484" name="Picture"/>
+                          <pic:cNvPr id="770245249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748301875" name="Picture">
+                  <wp:docPr id="1234569861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748301875" name="Picture"/>
+                          <pic:cNvPr id="1234569861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949255111" name="Picture">
+                  <wp:docPr id="1547025017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949255111" name="Picture"/>
+                          <pic:cNvPr id="1547025017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253768394" name="Picture">
+                  <wp:docPr id="2046866814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253768394" name="Picture"/>
+                          <pic:cNvPr id="2046866814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="193772772" name="Picture">
+                        <wp:docPr id="1462709402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="193772772" name="Picture"/>
+                                <pic:cNvPr id="1462709402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95709501" name="Picture">
+                  <wp:docPr id="687589444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95709501" name="Picture"/>
+                          <pic:cNvPr id="687589444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124207584" name="Picture">
+                  <wp:docPr id="447688168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124207584" name="Picture"/>
+                          <pic:cNvPr id="447688168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290176521" name="Picture">
+                  <wp:docPr id="1665557625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290176521" name="Picture"/>
+                          <pic:cNvPr id="1665557625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>