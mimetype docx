--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082852771" name="Picture">
+                  <wp:docPr id="1765777461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082852771" name="Picture"/>
+                          <pic:cNvPr id="1765777461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="928453076" name="Picture">
+                  <wp:docPr id="1189477689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="928453076" name="Picture"/>
+                          <pic:cNvPr id="1189477689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1855368060" name="Picture">
+                        <wp:docPr id="582734803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1855368060" name="Picture"/>
+                                <pic:cNvPr id="582734803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718215130" name="Picture">
+                  <wp:docPr id="991470981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718215130" name="Picture"/>
+                          <pic:cNvPr id="991470981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080950677" name="Picture">
+                  <wp:docPr id="727663016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080950677" name="Picture"/>
+                          <pic:cNvPr id="727663016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036235226" name="Picture">
+                  <wp:docPr id="2000697894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036235226" name="Picture"/>
+                          <pic:cNvPr id="2000697894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22248589" name="Picture">
+                  <wp:docPr id="1483087535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22248589" name="Picture"/>
+                          <pic:cNvPr id="1483087535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665410805" name="Picture">
+                  <wp:docPr id="1591972082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665410805" name="Picture"/>
+                          <pic:cNvPr id="1591972082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1167009469" name="Picture">
+                        <wp:docPr id="1681082307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1167009469" name="Picture"/>
+                                <pic:cNvPr id="1681082307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="681804958" name="Picture">
+                        <wp:docPr id="1682279618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="681804958" name="Picture"/>
+                                <pic:cNvPr id="1682279618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1646530183" name="Picture">
+                        <wp:docPr id="1152381619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1646530183" name="Picture"/>
+                                <pic:cNvPr id="1152381619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="180953771" name="Picture">
+                        <wp:docPr id="1348730704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="180953771" name="Picture"/>
+                                <pic:cNvPr id="1348730704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2058362102" name="Picture">
+                        <wp:docPr id="624526930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2058362102" name="Picture"/>
+                                <pic:cNvPr id="624526930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1845023296" name="Picture">
+                        <wp:docPr id="1329064306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1845023296" name="Picture"/>
+                                <pic:cNvPr id="1329064306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="476345829" name="Picture">
+                        <wp:docPr id="1525402440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="476345829" name="Picture"/>
+                                <pic:cNvPr id="1525402440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1929236383" name="Picture">
+                        <wp:docPr id="2015397957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1929236383" name="Picture"/>
+                                <pic:cNvPr id="2015397957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="5786270" name="Picture">
+                        <wp:docPr id="1663555875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="5786270" name="Picture"/>
+                                <pic:cNvPr id="1663555875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1537437738" name="Picture">
+                        <wp:docPr id="1342228115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1537437738" name="Picture"/>
+                                <pic:cNvPr id="1342228115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="859948001" name="Picture">
+                        <wp:docPr id="439515332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="859948001" name="Picture"/>
+                                <pic:cNvPr id="439515332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2040943978" name="Picture">
+                        <wp:docPr id="123226625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2040943978" name="Picture"/>
+                                <pic:cNvPr id="123226625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1004738244" name="Picture">
+                        <wp:docPr id="1242516286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1004738244" name="Picture"/>
+                                <pic:cNvPr id="1242516286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="191518897" name="Picture">
+                        <wp:docPr id="1916710858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="191518897" name="Picture"/>
+                                <pic:cNvPr id="1916710858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694280320" name="Picture">
+                        <wp:docPr id="1501194162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694280320" name="Picture"/>
+                                <pic:cNvPr id="1501194162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475006817" name="Picture">
+                  <wp:docPr id="1949555954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475006817" name="Picture"/>
+                          <pic:cNvPr id="1949555954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982136487" name="Picture">
+                  <wp:docPr id="1702300735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982136487" name="Picture"/>
+                          <pic:cNvPr id="1702300735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008628040" name="Picture">
+                  <wp:docPr id="949970697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008628040" name="Picture"/>
+                          <pic:cNvPr id="949970697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638278255" name="Picture">
+                  <wp:docPr id="2090216050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638278255" name="Picture"/>
+                          <pic:cNvPr id="2090216050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571946416" name="Picture">
+                  <wp:docPr id="381695049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571946416" name="Picture"/>
+                          <pic:cNvPr id="381695049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117585691" name="Picture">
+                  <wp:docPr id="1731537428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117585691" name="Picture"/>
+                          <pic:cNvPr id="1731537428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1904787725" name="Picture">
+                        <wp:docPr id="1311449885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1904787725" name="Picture"/>
+                                <pic:cNvPr id="1311449885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1336762191" name="Picture">
+                        <wp:docPr id="303415523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1336762191" name="Picture"/>
+                                <pic:cNvPr id="303415523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743101773" name="Picture">
+                  <wp:docPr id="499450665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743101773" name="Picture"/>
+                          <pic:cNvPr id="499450665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168482308" name="Picture">
+                  <wp:docPr id="960711652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168482308" name="Picture"/>
+                          <pic:cNvPr id="960711652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624754392" name="Picture">
+                  <wp:docPr id="99452663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624754392" name="Picture"/>
+                          <pic:cNvPr id="99452663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891307114" name="Picture">
+                  <wp:docPr id="1185993609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891307114" name="Picture"/>
+                          <pic:cNvPr id="1185993609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632313809" name="Picture">
+                  <wp:docPr id="1864143220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632313809" name="Picture"/>
+                          <pic:cNvPr id="1864143220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471091101" name="Picture">
+                  <wp:docPr id="419282065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471091101" name="Picture"/>
+                          <pic:cNvPr id="419282065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1600195495" name="Picture">
+                        <wp:docPr id="1874879294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1600195495" name="Picture"/>
+                                <pic:cNvPr id="1874879294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="814167325" name="Picture">
+                        <wp:docPr id="1558482229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="814167325" name="Picture"/>
+                                <pic:cNvPr id="1558482229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27091,57 +27091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743531161" name="Picture">
+                  <wp:docPr id="819055620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743531161" name="Picture"/>
+                          <pic:cNvPr id="819055620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27180,57 +27180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981283666" name="Picture">
+                  <wp:docPr id="1209968182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981283666" name="Picture"/>
+                          <pic:cNvPr id="1209968182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368610470" name="Picture">
+                  <wp:docPr id="2000900692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368610470" name="Picture"/>
+                          <pic:cNvPr id="2000900692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28822,57 +28822,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013230026" name="Picture">
+                  <wp:docPr id="1505509020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013230026" name="Picture"/>
+                          <pic:cNvPr id="1505509020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28925,57 +28925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561417642" name="Picture">
+                  <wp:docPr id="698215584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561417642" name="Picture"/>
+                          <pic:cNvPr id="698215584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30302,57 +30302,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731165150" name="Picture">
+                  <wp:docPr id="1889734007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731165150" name="Picture"/>
+                          <pic:cNvPr id="1889734007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31445,57 +31445,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2140377194" name="Picture">
+                        <wp:docPr id="1850048097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2140377194" name="Picture"/>
+                                <pic:cNvPr id="1850048097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32806,57 +32806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669264845" name="Picture">
+                  <wp:docPr id="115674731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669264845" name="Picture"/>
+                          <pic:cNvPr id="115674731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32895,57 +32895,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977103704" name="Picture">
+                  <wp:docPr id="1486833143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977103704" name="Picture"/>
+                          <pic:cNvPr id="1486833143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49967367" name="Picture">
+                  <wp:docPr id="933896587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49967367" name="Picture"/>
+                          <pic:cNvPr id="933896587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34537,57 +34537,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006829358" name="Picture">
+                  <wp:docPr id="627892581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006829358" name="Picture"/>
+                          <pic:cNvPr id="627892581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34640,57 +34640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856088362" name="Picture">
+                  <wp:docPr id="271704103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856088362" name="Picture"/>
+                          <pic:cNvPr id="271704103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36017,57 +36017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860782119" name="Picture">
+                  <wp:docPr id="1719651190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860782119" name="Picture"/>
+                          <pic:cNvPr id="1719651190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37160,57 +37160,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1666539986" name="Picture">
+                        <wp:docPr id="1798395192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1666539986" name="Picture"/>
+                                <pic:cNvPr id="1798395192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714084833" name="Picture">
+                  <wp:docPr id="27498265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714084833" name="Picture"/>
+                          <pic:cNvPr id="27498265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38617,57 +38617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652801168" name="Picture">
+                  <wp:docPr id="1624935040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652801168" name="Picture"/>
+                          <pic:cNvPr id="1624935040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39249,57 +39249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368603733" name="Picture">
+                  <wp:docPr id="2079731287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368603733" name="Picture"/>
+                          <pic:cNvPr id="2079731287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40193,57 +40193,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290642365" name="Picture">
+                  <wp:docPr id="80846253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290642365" name="Picture"/>
+                          <pic:cNvPr id="80846253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40305,57 +40305,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000751315" name="Picture">
+                  <wp:docPr id="2064524165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000751315" name="Picture"/>
+                          <pic:cNvPr id="2064524165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41964,57 +41964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944792087" name="Picture">
+                  <wp:docPr id="1096728769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944792087" name="Picture"/>
+                          <pic:cNvPr id="1096728769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43143,57 +43143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247474453" name="Picture">
+                  <wp:docPr id="1351441734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247474453" name="Picture"/>
+                          <pic:cNvPr id="1351441734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43223,57 +43223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253843537" name="Picture">
+                  <wp:docPr id="443134924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253843537" name="Picture"/>
+                          <pic:cNvPr id="443134924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43711,57 +43711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741693682" name="Picture">
+                  <wp:docPr id="463586021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741693682" name="Picture"/>
+                          <pic:cNvPr id="463586021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>