--- v0 (2026-08-19)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769884090" name="Picture">
+                  <wp:docPr id="984439128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769884090" name="Picture"/>
+                          <pic:cNvPr id="984439128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533148579" name="Picture">
+                  <wp:docPr id="228247300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533148579" name="Picture"/>
+                          <pic:cNvPr id="228247300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678997498" name="Picture">
+                        <wp:docPr id="1851710916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678997498" name="Picture"/>
+                                <pic:cNvPr id="1851710916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691512803" name="Picture">
+                  <wp:docPr id="393435704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691512803" name="Picture"/>
+                          <pic:cNvPr id="393435704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942140120" name="Picture">
+                  <wp:docPr id="1582954042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942140120" name="Picture"/>
+                          <pic:cNvPr id="1582954042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763488790" name="Picture">
+                  <wp:docPr id="901044517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763488790" name="Picture"/>
+                          <pic:cNvPr id="901044517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66242741" name="Picture">
+                  <wp:docPr id="1267482563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66242741" name="Picture"/>
+                          <pic:cNvPr id="1267482563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304959766" name="Picture">
+                  <wp:docPr id="1649797867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304959766" name="Picture"/>
+                          <pic:cNvPr id="1649797867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2063488836" name="Picture">
+                        <wp:docPr id="704431690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2063488836" name="Picture"/>
+                                <pic:cNvPr id="704431690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="793043624" name="Picture">
+                        <wp:docPr id="1262129532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="793043624" name="Picture"/>
+                                <pic:cNvPr id="1262129532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="317876093" name="Picture">
+                        <wp:docPr id="998803791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="317876093" name="Picture"/>
+                                <pic:cNvPr id="998803791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1707353955" name="Picture">
+                        <wp:docPr id="257575193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1707353955" name="Picture"/>
+                                <pic:cNvPr id="257575193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1381185596" name="Picture">
+                        <wp:docPr id="342432422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1381185596" name="Picture"/>
+                                <pic:cNvPr id="342432422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="844338648" name="Picture">
+                        <wp:docPr id="1401092963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="844338648" name="Picture"/>
+                                <pic:cNvPr id="1401092963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1818979656" name="Picture">
+                        <wp:docPr id="1964360315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1818979656" name="Picture"/>
+                                <pic:cNvPr id="1964360315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1369857040" name="Picture">
+                        <wp:docPr id="2072915972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1369857040" name="Picture"/>
+                                <pic:cNvPr id="2072915972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="941778534" name="Picture">
+                        <wp:docPr id="782633251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="941778534" name="Picture"/>
+                                <pic:cNvPr id="782633251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="754849782" name="Picture">
+                        <wp:docPr id="307995352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="754849782" name="Picture"/>
+                                <pic:cNvPr id="307995352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608619950" name="Picture">
+                        <wp:docPr id="588746486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608619950" name="Picture"/>
+                                <pic:cNvPr id="588746486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="366671822" name="Picture">
+                        <wp:docPr id="1364853340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="366671822" name="Picture"/>
+                                <pic:cNvPr id="1364853340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="947765157" name="Picture">
+                        <wp:docPr id="483741785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="947765157" name="Picture"/>
+                                <pic:cNvPr id="483741785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2023792991" name="Picture">
+                        <wp:docPr id="860754244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2023792991" name="Picture"/>
+                                <pic:cNvPr id="860754244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="29333241" name="Picture">
+                        <wp:docPr id="1148674870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="29333241" name="Picture"/>
+                                <pic:cNvPr id="1148674870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138019542" name="Picture">
+                  <wp:docPr id="1315869417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138019542" name="Picture"/>
+                          <pic:cNvPr id="1315869417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190105035" name="Picture">
+                  <wp:docPr id="241043185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190105035" name="Picture"/>
+                          <pic:cNvPr id="241043185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086046760" name="Picture">
+                  <wp:docPr id="423759873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086046760" name="Picture"/>
+                          <pic:cNvPr id="423759873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="131366424" name="Picture">
+                  <wp:docPr id="845415582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="131366424" name="Picture"/>
+                          <pic:cNvPr id="845415582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714316289" name="Picture">
+                  <wp:docPr id="1852938520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714316289" name="Picture"/>
+                          <pic:cNvPr id="1852938520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983775472" name="Picture">
+                  <wp:docPr id="1610992926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983775472" name="Picture"/>
+                          <pic:cNvPr id="1610992926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1993803223" name="Picture">
+                        <wp:docPr id="1815795512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1993803223" name="Picture"/>
+                                <pic:cNvPr id="1815795512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803308305" name="Picture">
+                  <wp:docPr id="949019768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803308305" name="Picture"/>
+                          <pic:cNvPr id="949019768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779459127" name="Picture">
+                  <wp:docPr id="1455219533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779459127" name="Picture"/>
+                          <pic:cNvPr id="1455219533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614935839" name="Picture">
+                  <wp:docPr id="1820683701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614935839" name="Picture"/>
+                          <pic:cNvPr id="1820683701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631331816" name="Picture">
+                  <wp:docPr id="1001582204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631331816" name="Picture"/>
+                          <pic:cNvPr id="1001582204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574027224" name="Picture">
+                  <wp:docPr id="138672644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574027224" name="Picture"/>
+                          <pic:cNvPr id="138672644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896519133" name="Picture">
+                  <wp:docPr id="1866679779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896519133" name="Picture"/>
+                          <pic:cNvPr id="1866679779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1307611898" name="Picture">
+                        <wp:docPr id="1758284087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1307611898" name="Picture"/>
+                                <pic:cNvPr id="1758284087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962543589" name="Picture">
+                  <wp:docPr id="788474421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962543589" name="Picture"/>
+                          <pic:cNvPr id="788474421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027688168" name="Picture">
+                  <wp:docPr id="512722679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027688168" name="Picture"/>
+                          <pic:cNvPr id="512722679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202104846" name="Picture">
+                  <wp:docPr id="531140328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202104846" name="Picture"/>
+                          <pic:cNvPr id="531140328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,61 +26589,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396689222" name="Picture">
+                  <wp:docPr id="1814907420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396689222" name="Picture"/>
+                          <pic:cNvPr id="1814907420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_4_27.jpg"/>
+                          <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684265421" name="Picture">
+                  <wp:docPr id="453395499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684265421" name="Picture"/>
+                          <pic:cNvPr id="453395499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,61 +28084,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919426016" name="Picture">
+                  <wp:docPr id="176718835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919426016" name="Picture"/>
+                          <pic:cNvPr id="176718835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_4_26.png"/>
+                          <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -29617,51 +29617,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1500"/>
+          <w:trHeight w:hRule="atLeast" w:val="1880"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29917,57 +29917,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1570021626" name="Picture">
+                        <wp:docPr id="450016613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1570021626" name="Picture"/>
+                                <pic:cNvPr id="450016613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30175,51 +30175,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="600"/>
+                <w:trHeight w:hRule="atLeast" w:val="980"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -30247,50 +30247,54 @@
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Mouvement de terrain</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Affaissements et effondrements d'origine anthropique (anciennes carrières souterraines, hors mines)</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Inondation</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Mouvement de terrain</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Glissement de terrain</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -31243,259 +31247,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="240"/>
-[...207 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="1400"/>
+          <w:trHeight w:hRule="exact" w:val="1260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -31911,58 +31707,63 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="380"/>
-        <w:gridCol w:w="1600"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2180"/>
+        <w:gridCol w:w="300"/>
+        <w:gridCol w:w="1300"/>
+        <w:gridCol w:w="700"/>
+        <w:gridCol w:w="2100"/>
+        <w:gridCol w:w="700"/>
+        <w:gridCol w:w="1480"/>
         <w:gridCol w:w="220"/>
-        <w:gridCol w:w="980"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="880"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
-        <w:gridCol w:w="1780"/>
+        <w:gridCol w:w="1580"/>
+        <w:gridCol w:w="200"/>
         <w:gridCol w:w="800"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="JR_PAGE_ANCHOR_0_6"/>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -32056,190 +31857,245 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596924983" name="Picture">
+                  <wp:docPr id="290797953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596924983" name="Picture"/>
+                          <pic:cNvPr id="290797953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034356685" name="Picture">
+                  <wp:docPr id="505667411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034356685" name="Picture"/>
+                          <pic:cNvPr id="505667411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32283,93 +32139,85 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
@@ -32379,60 +32227,105 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...8 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000091"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
@@ -32470,50 +32363,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32541,51 +32435,78 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -32613,112 +32534,122 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171055603" name="Picture">
+                  <wp:docPr id="217001524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171055603" name="Picture"/>
+                          <pic:cNvPr id="217001524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32728,51 +32659,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -32818,51 +32758,69 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32897,50 +32855,68 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -33028,67 +33004,112 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="16"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -33205,125 +33226,724 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="16"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="38"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Risque de mouvements de terrain sur Hotot-en-auge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Code NOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libellé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Début le</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur le journal officiel du</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INTE9900627A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvement de Terrain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25/12/1999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30/12/1999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="15"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="10300"/>
               <w:gridCol w:w="10300"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="200"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
@@ -33362,52 +33982,97 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="12700"/>
+          <w:trHeight w:hRule="exact" w:val="11560"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -33551,79 +34216,106 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -33960,57 +34652,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489520602" name="Picture">
+                  <wp:docPr id="339239761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489520602" name="Picture"/>
+                          <pic:cNvPr id="339239761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34049,57 +34741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565829729" name="Picture">
+                  <wp:docPr id="350355394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565829729" name="Picture"/>
+                          <pic:cNvPr id="350355394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34693,57 +35385,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133137731" name="Picture">
+                  <wp:docPr id="1636494820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133137731" name="Picture"/>
+                          <pic:cNvPr id="1636494820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35691,57 +36383,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197222318" name="Picture">
+                  <wp:docPr id="1822194839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197222318" name="Picture"/>
+                          <pic:cNvPr id="1822194839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35794,57 +36486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490917700" name="Picture">
+                  <wp:docPr id="797977071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490917700" name="Picture"/>
+                          <pic:cNvPr id="797977071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37171,57 +37863,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891043939" name="Picture">
+                  <wp:docPr id="1771495224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891043939" name="Picture"/>
+                          <pic:cNvPr id="1771495224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38314,57 +39006,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1963008646" name="Picture">
+                        <wp:docPr id="299861343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1963008646" name="Picture"/>
+                                <pic:cNvPr id="299861343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39675,57 +40367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575240989" name="Picture">
+                  <wp:docPr id="1315956547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575240989" name="Picture"/>
+                          <pic:cNvPr id="1315956547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39764,57 +40456,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622119142" name="Picture">
+                  <wp:docPr id="865112262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622119142" name="Picture"/>
+                          <pic:cNvPr id="865112262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40408,57 +41100,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637033421" name="Picture">
+                  <wp:docPr id="506230435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637033421" name="Picture"/>
+                          <pic:cNvPr id="506230435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41406,57 +42098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403270283" name="Picture">
+                  <wp:docPr id="1553927258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403270283" name="Picture"/>
+                          <pic:cNvPr id="1553927258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41509,57 +42201,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230549842" name="Picture">
+                  <wp:docPr id="1186362282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230549842" name="Picture"/>
+                          <pic:cNvPr id="1186362282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42886,57 +43578,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659150017" name="Picture">
+                  <wp:docPr id="768896717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659150017" name="Picture"/>
+                          <pic:cNvPr id="768896717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44029,57 +44721,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1103145128" name="Picture">
+                        <wp:docPr id="1896169629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1103145128" name="Picture"/>
+                                <pic:cNvPr id="1896169629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45300,57 +45992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158105772" name="Picture">
+                  <wp:docPr id="1118574947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158105772" name="Picture"/>
+                          <pic:cNvPr id="1118574947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45380,57 +46072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948805573" name="Picture">
+                  <wp:docPr id="2042813930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948805573" name="Picture"/>
+                          <pic:cNvPr id="2042813930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45859,57 +46551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1178163007" name="Picture">
+                  <wp:docPr id="1280781877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1178163007" name="Picture"/>
+                          <pic:cNvPr id="1280781877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47447,57 +48139,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081971401" name="Picture">
+                  <wp:docPr id="1049894763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081971401" name="Picture"/>
+                          <pic:cNvPr id="1049894763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47518,57 +48210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683644728" name="Picture">
+                  <wp:docPr id="1373022430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683644728" name="Picture"/>
+                          <pic:cNvPr id="1373022430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47932,57 +48624,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615755199" name="Picture">
+                  <wp:docPr id="612700759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615755199" name="Picture"/>
+                          <pic:cNvPr id="612700759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48749,53 +49441,53 @@
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_10_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_1.png"/>
  <Relationship Id="img_0_1_10_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_3.png"/>
  <Relationship Id="img_0_1_10_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
- <Relationship Id="img_0_4_27.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_27.jpg"/>
+ <Relationship Id="img_0_4_23.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_23.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
- <Relationship Id="img_0_4_26.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_26.png"/>
+ <Relationship Id="img_0_4_22.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_22.png"/>
  <Relationship Id="img_0_4_14_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14_2.png"/>
  <Relationship Id="img_0_6_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_14.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.png"/>
  <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
  <Relationship Id="img_0_7_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_14.jpg"/>
  <Relationship Id="img_0_7_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_7.png"/>
  <Relationship Id="img_0_7_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_13.png"/>
  <Relationship Id="img_0_7_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 