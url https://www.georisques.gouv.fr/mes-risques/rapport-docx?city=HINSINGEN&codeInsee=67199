--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592398303" name="Picture">
+                  <wp:docPr id="1745517066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592398303" name="Picture"/>
+                          <pic:cNvPr id="1745517066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324103187" name="Picture">
+                  <wp:docPr id="518753193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324103187" name="Picture"/>
+                          <pic:cNvPr id="518753193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="888903467" name="Picture">
+                        <wp:docPr id="1659988310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="888903467" name="Picture"/>
+                                <pic:cNvPr id="1659988310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261872780" name="Picture">
+                  <wp:docPr id="1871426619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261872780" name="Picture"/>
+                          <pic:cNvPr id="1871426619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100916032" name="Picture">
+                  <wp:docPr id="1040271092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100916032" name="Picture"/>
+                          <pic:cNvPr id="1040271092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192970693" name="Picture">
+                  <wp:docPr id="771255483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192970693" name="Picture"/>
+                          <pic:cNvPr id="771255483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097100061" name="Picture">
+                  <wp:docPr id="1373115972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097100061" name="Picture"/>
+                          <pic:cNvPr id="1373115972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863358013" name="Picture">
+                  <wp:docPr id="695310947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863358013" name="Picture"/>
+                          <pic:cNvPr id="695310947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="566453386" name="Picture">
+                        <wp:docPr id="1123077251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="566453386" name="Picture"/>
+                                <pic:cNvPr id="1123077251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1257133345" name="Picture">
+                        <wp:docPr id="73290320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1257133345" name="Picture"/>
+                                <pic:cNvPr id="73290320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="316365932" name="Picture">
+                        <wp:docPr id="222614568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="316365932" name="Picture"/>
+                                <pic:cNvPr id="222614568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="48796995" name="Picture">
+                        <wp:docPr id="725494445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="48796995" name="Picture"/>
+                                <pic:cNvPr id="725494445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="685967049" name="Picture">
+                        <wp:docPr id="1661314733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="685967049" name="Picture"/>
+                                <pic:cNvPr id="1661314733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="378140799" name="Picture">
+                        <wp:docPr id="1873249248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="378140799" name="Picture"/>
+                                <pic:cNvPr id="1873249248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1273950886" name="Picture">
+                        <wp:docPr id="738242021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1273950886" name="Picture"/>
+                                <pic:cNvPr id="738242021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2121848661" name="Picture">
+                        <wp:docPr id="1737981984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2121848661" name="Picture"/>
+                                <pic:cNvPr id="1737981984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="28183142" name="Picture">
+                        <wp:docPr id="610350487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="28183142" name="Picture"/>
+                                <pic:cNvPr id="610350487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1024757187" name="Picture">
+                        <wp:docPr id="1586922961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1024757187" name="Picture"/>
+                                <pic:cNvPr id="1586922961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945286120" name="Picture">
+                        <wp:docPr id="980616428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945286120" name="Picture"/>
+                                <pic:cNvPr id="980616428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="554405087" name="Picture">
+                        <wp:docPr id="902435036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="554405087" name="Picture"/>
+                                <pic:cNvPr id="902435036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1443819926" name="Picture">
+                        <wp:docPr id="1257438365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1443819926" name="Picture"/>
+                                <pic:cNvPr id="1257438365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1778457318" name="Picture">
+                        <wp:docPr id="201429201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1778457318" name="Picture"/>
+                                <pic:cNvPr id="201429201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="955747985" name="Picture">
+                        <wp:docPr id="1236103740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="955747985" name="Picture"/>
+                                <pic:cNvPr id="1236103740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226829048" name="Picture">
+                  <wp:docPr id="1162140700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226829048" name="Picture"/>
+                          <pic:cNvPr id="1162140700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926743619" name="Picture">
+                  <wp:docPr id="127479775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926743619" name="Picture"/>
+                          <pic:cNvPr id="127479775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657066238" name="Picture">
+                  <wp:docPr id="654819317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657066238" name="Picture"/>
+                          <pic:cNvPr id="654819317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835540411" name="Picture">
+                  <wp:docPr id="1426843089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835540411" name="Picture"/>
+                          <pic:cNvPr id="1426843089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095797339" name="Picture">
+                  <wp:docPr id="964994506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095797339" name="Picture"/>
+                          <pic:cNvPr id="964994506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10538665" name="Picture">
+                  <wp:docPr id="694773201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10538665" name="Picture"/>
+                          <pic:cNvPr id="694773201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1461321676" name="Picture">
+                        <wp:docPr id="1167792447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1461321676" name="Picture"/>
+                                <pic:cNvPr id="1167792447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="515358177" name="Picture">
+                        <wp:docPr id="1897024336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="515358177" name="Picture"/>
+                                <pic:cNvPr id="1897024336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144485796" name="Picture">
+                  <wp:docPr id="1287562108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144485796" name="Picture"/>
+                          <pic:cNvPr id="1287562108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480147750" name="Picture">
+                  <wp:docPr id="794040191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480147750" name="Picture"/>
+                          <pic:cNvPr id="794040191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076353909" name="Picture">
+                  <wp:docPr id="1291817230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076353909" name="Picture"/>
+                          <pic:cNvPr id="1291817230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68283295" name="Picture">
+                  <wp:docPr id="765347368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68283295" name="Picture"/>
+                          <pic:cNvPr id="765347368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561179817" name="Picture">
+                  <wp:docPr id="14122966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561179817" name="Picture"/>
+                          <pic:cNvPr id="14122966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260819625" name="Picture">
+                  <wp:docPr id="1135029872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260819625" name="Picture"/>
+                          <pic:cNvPr id="1135029872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1972951770" name="Picture">
+                        <wp:docPr id="675536596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1972951770" name="Picture"/>
+                                <pic:cNvPr id="675536596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1573215230" name="Picture">
+                        <wp:docPr id="1645691237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1573215230" name="Picture"/>
+                                <pic:cNvPr id="1645691237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27111,57 +27111,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957396371" name="Picture">
+                  <wp:docPr id="1485458137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957396371" name="Picture"/>
+                          <pic:cNvPr id="1485458137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27200,57 +27200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740437009" name="Picture">
+                  <wp:docPr id="1100505692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740437009" name="Picture"/>
+                          <pic:cNvPr id="1100505692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27880,57 +27880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572046652" name="Picture">
+                  <wp:docPr id="1179954011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572046652" name="Picture"/>
+                          <pic:cNvPr id="1179954011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28941,57 +28941,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709787070" name="Picture">
+                  <wp:docPr id="278887615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709787070" name="Picture"/>
+                          <pic:cNvPr id="278887615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29044,57 +29044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076696565" name="Picture">
+                  <wp:docPr id="1641288787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076696565" name="Picture"/>
+                          <pic:cNvPr id="1641288787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30502,57 +30502,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978651706" name="Picture">
+                  <wp:docPr id="2119335930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978651706" name="Picture"/>
+                          <pic:cNvPr id="2119335930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31699,57 +31699,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1745196820" name="Picture">
+                        <wp:docPr id="629483477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1745196820" name="Picture"/>
+                                <pic:cNvPr id="629483477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33869,57 +33869,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200699014" name="Picture">
+                  <wp:docPr id="1541732405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200699014" name="Picture"/>
+                          <pic:cNvPr id="1541732405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33958,57 +33958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113393418" name="Picture">
+                  <wp:docPr id="2106888538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113393418" name="Picture"/>
+                          <pic:cNvPr id="2106888538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34602,57 +34602,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111450978" name="Picture">
+                  <wp:docPr id="1898166962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111450978" name="Picture"/>
+                          <pic:cNvPr id="1898166962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35600,57 +35600,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085541207" name="Picture">
+                  <wp:docPr id="1068141071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085541207" name="Picture"/>
+                          <pic:cNvPr id="1068141071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35703,57 +35703,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060086097" name="Picture">
+                  <wp:docPr id="1420744903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060086097" name="Picture"/>
+                          <pic:cNvPr id="1420744903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37080,57 +37080,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290348873" name="Picture">
+                  <wp:docPr id="567412098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290348873" name="Picture"/>
+                          <pic:cNvPr id="567412098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38223,57 +38223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1820914369" name="Picture">
+                        <wp:docPr id="386743995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1820914369" name="Picture"/>
+                                <pic:cNvPr id="386743995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39591,57 +39591,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423136676" name="Picture">
+                  <wp:docPr id="1035018217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423136676" name="Picture"/>
+                          <pic:cNvPr id="1035018217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39680,57 +39680,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137438469" name="Picture">
+                  <wp:docPr id="1127679490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137438469" name="Picture"/>
+                          <pic:cNvPr id="1127679490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40312,57 +40312,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740312188" name="Picture">
+                  <wp:docPr id="1937460502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740312188" name="Picture"/>
+                          <pic:cNvPr id="1937460502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41256,57 +41256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924246829" name="Picture">
+                  <wp:docPr id="1606500274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924246829" name="Picture"/>
+                          <pic:cNvPr id="1606500274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41368,57 +41368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238245427" name="Picture">
+                  <wp:docPr id="1835834559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238245427" name="Picture"/>
+                          <pic:cNvPr id="1835834559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42609,51 +42609,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -43027,57 +43027,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768813873" name="Picture">
+                  <wp:docPr id="981608453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768813873" name="Picture"/>
+                          <pic:cNvPr id="981608453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44206,57 +44206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199434479" name="Picture">
+                  <wp:docPr id="2140561428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199434479" name="Picture"/>
+                          <pic:cNvPr id="2140561428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44286,57 +44286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33248982" name="Picture">
+                  <wp:docPr id="1317368664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33248982" name="Picture"/>
+                          <pic:cNvPr id="1317368664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44774,57 +44774,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411935544" name="Picture">
+                  <wp:docPr id="268055260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411935544" name="Picture"/>
+                          <pic:cNvPr id="268055260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45625,51 +45625,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -45872,174 +45872,332 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3765640" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3765640</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt de déchets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3761369" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3761369</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Restaurant, ex  Fabrique de panneaux en </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">En arrêt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10860"/>
+          <w:trHeight w:hRule="exact" w:val="10620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -46551,50 +46709,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|10">
+    <w:name w:val="rowBase|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>