--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664088476" name="Picture">
+                  <wp:docPr id="923994581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664088476" name="Picture"/>
+                          <pic:cNvPr id="923994581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108928989" name="Picture">
+                  <wp:docPr id="243050618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108928989" name="Picture"/>
+                          <pic:cNvPr id="243050618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="975987397" name="Picture">
+                        <wp:docPr id="920834448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="975987397" name="Picture"/>
+                                <pic:cNvPr id="920834448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="370924468" name="Picture">
+                  <wp:docPr id="1182274761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="370924468" name="Picture"/>
+                          <pic:cNvPr id="1182274761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454644264" name="Picture">
+                  <wp:docPr id="222432323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454644264" name="Picture"/>
+                          <pic:cNvPr id="222432323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657714515" name="Picture">
+                  <wp:docPr id="1212215952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657714515" name="Picture"/>
+                          <pic:cNvPr id="1212215952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875350745" name="Picture">
+                  <wp:docPr id="1841602572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875350745" name="Picture"/>
+                          <pic:cNvPr id="1841602572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243477496" name="Picture">
+                  <wp:docPr id="420627672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243477496" name="Picture"/>
+                          <pic:cNvPr id="420627672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1837708110" name="Picture">
+                        <wp:docPr id="696086536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1837708110" name="Picture"/>
+                                <pic:cNvPr id="696086536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="82007002" name="Picture">
+                        <wp:docPr id="219815455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="82007002" name="Picture"/>
+                                <pic:cNvPr id="219815455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1049588637" name="Picture">
+                        <wp:docPr id="87757054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1049588637" name="Picture"/>
+                                <pic:cNvPr id="87757054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1979487593" name="Picture">
+                        <wp:docPr id="254715530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1979487593" name="Picture"/>
+                                <pic:cNvPr id="254715530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1150858411" name="Picture">
+                        <wp:docPr id="834641900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1150858411" name="Picture"/>
+                                <pic:cNvPr id="834641900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1441241900" name="Picture">
+                        <wp:docPr id="2017593634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1441241900" name="Picture"/>
+                                <pic:cNvPr id="2017593634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="362906331" name="Picture">
+                        <wp:docPr id="1399018494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="362906331" name="Picture"/>
+                                <pic:cNvPr id="1399018494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="760972813" name="Picture">
+                        <wp:docPr id="514714578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="760972813" name="Picture"/>
+                                <pic:cNvPr id="514714578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="660652902" name="Picture">
+                        <wp:docPr id="1827458926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="660652902" name="Picture"/>
+                                <pic:cNvPr id="1827458926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="919257593" name="Picture">
+                        <wp:docPr id="112431689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="919257593" name="Picture"/>
+                                <pic:cNvPr id="112431689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1452226862" name="Picture">
+                        <wp:docPr id="406742370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1452226862" name="Picture"/>
+                                <pic:cNvPr id="406742370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1570792792" name="Picture">
+                        <wp:docPr id="1956275356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1570792792" name="Picture"/>
+                                <pic:cNvPr id="1956275356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="587519246" name="Picture">
+                        <wp:docPr id="1334262418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="587519246" name="Picture"/>
+                                <pic:cNvPr id="1334262418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="46286654" name="Picture">
+                        <wp:docPr id="1626539984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="46286654" name="Picture"/>
+                                <pic:cNvPr id="1626539984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1506874941" name="Picture">
+                        <wp:docPr id="1990397909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1506874941" name="Picture"/>
+                                <pic:cNvPr id="1990397909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517737468" name="Picture">
+                  <wp:docPr id="321128988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517737468" name="Picture"/>
+                          <pic:cNvPr id="321128988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257385283" name="Picture">
+                  <wp:docPr id="1782953082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257385283" name="Picture"/>
+                          <pic:cNvPr id="1782953082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120674717" name="Picture">
+                  <wp:docPr id="1198653514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120674717" name="Picture"/>
+                          <pic:cNvPr id="1198653514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811456651" name="Picture">
+                  <wp:docPr id="533626614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811456651" name="Picture"/>
+                          <pic:cNvPr id="533626614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70172581" name="Picture">
+                  <wp:docPr id="1880418595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70172581" name="Picture"/>
+                          <pic:cNvPr id="1880418595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022410941" name="Picture">
+                  <wp:docPr id="628718622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022410941" name="Picture"/>
+                          <pic:cNvPr id="628718622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1239205366" name="Picture">
+                        <wp:docPr id="1146400247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1239205366" name="Picture"/>
+                                <pic:cNvPr id="1146400247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="915954509" name="Picture">
+                        <wp:docPr id="822819389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="915954509" name="Picture"/>
+                                <pic:cNvPr id="822819389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780768571" name="Picture">
+                  <wp:docPr id="36451526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780768571" name="Picture"/>
+                          <pic:cNvPr id="36451526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260071338" name="Picture">
+                  <wp:docPr id="1875222310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260071338" name="Picture"/>
+                          <pic:cNvPr id="1875222310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075541284" name="Picture">
+                  <wp:docPr id="133663281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075541284" name="Picture"/>
+                          <pic:cNvPr id="133663281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910741896" name="Picture">
+                  <wp:docPr id="1889721318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910741896" name="Picture"/>
+                          <pic:cNvPr id="1889721318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927923047" name="Picture">
+                  <wp:docPr id="612138524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927923047" name="Picture"/>
+                          <pic:cNvPr id="612138524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271286415" name="Picture">
+                  <wp:docPr id="1638760525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271286415" name="Picture"/>
+                          <pic:cNvPr id="1638760525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1187518805" name="Picture">
+                        <wp:docPr id="1823134796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1187518805" name="Picture"/>
+                                <pic:cNvPr id="1823134796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2031398845" name="Picture">
+                        <wp:docPr id="1807519923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2031398845" name="Picture"/>
+                                <pic:cNvPr id="1807519923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27091,57 +27091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131755899" name="Picture">
+                  <wp:docPr id="1359884604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131755899" name="Picture"/>
+                          <pic:cNvPr id="1359884604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27180,57 +27180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570246545" name="Picture">
+                  <wp:docPr id="1959833103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570246545" name="Picture"/>
+                          <pic:cNvPr id="1959833103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167000722" name="Picture">
+                  <wp:docPr id="893007436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167000722" name="Picture"/>
+                          <pic:cNvPr id="893007436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28822,57 +28822,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114831060" name="Picture">
+                  <wp:docPr id="1439326262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114831060" name="Picture"/>
+                          <pic:cNvPr id="1439326262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28925,57 +28925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716922996" name="Picture">
+                  <wp:docPr id="391343376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716922996" name="Picture"/>
+                          <pic:cNvPr id="391343376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30302,57 +30302,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532951868" name="Picture">
+                  <wp:docPr id="1890010693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532951868" name="Picture"/>
+                          <pic:cNvPr id="1890010693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31445,57 +31445,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1675246322" name="Picture">
+                        <wp:docPr id="1232588021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1675246322" name="Picture"/>
+                                <pic:cNvPr id="1232588021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32806,57 +32806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564059750" name="Picture">
+                  <wp:docPr id="52969200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564059750" name="Picture"/>
+                          <pic:cNvPr id="52969200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32895,57 +32895,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500722537" name="Picture">
+                  <wp:docPr id="2075469271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500722537" name="Picture"/>
+                          <pic:cNvPr id="2075469271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353459059" name="Picture">
+                  <wp:docPr id="6271132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353459059" name="Picture"/>
+                          <pic:cNvPr id="6271132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34537,57 +34537,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948129051" name="Picture">
+                  <wp:docPr id="736314331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948129051" name="Picture"/>
+                          <pic:cNvPr id="736314331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34640,57 +34640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407691351" name="Picture">
+                  <wp:docPr id="2052455843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407691351" name="Picture"/>
+                          <pic:cNvPr id="2052455843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36017,57 +36017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40285767" name="Picture">
+                  <wp:docPr id="1771285024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40285767" name="Picture"/>
+                          <pic:cNvPr id="1771285024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37160,57 +37160,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="452326977" name="Picture">
+                        <wp:docPr id="506575363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="452326977" name="Picture"/>
+                                <pic:cNvPr id="506575363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423560802" name="Picture">
+                  <wp:docPr id="920648686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423560802" name="Picture"/>
+                          <pic:cNvPr id="920648686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38617,57 +38617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630233414" name="Picture">
+                  <wp:docPr id="632143508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630233414" name="Picture"/>
+                          <pic:cNvPr id="632143508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39249,57 +39249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044397738" name="Picture">
+                  <wp:docPr id="1911852743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044397738" name="Picture"/>
+                          <pic:cNvPr id="1911852743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40193,57 +40193,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964144846" name="Picture">
+                  <wp:docPr id="1355569631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964144846" name="Picture"/>
+                          <pic:cNvPr id="1355569631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40305,57 +40305,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532992598" name="Picture">
+                  <wp:docPr id="1751204324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532992598" name="Picture"/>
+                          <pic:cNvPr id="1751204324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41964,57 +41964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374514903" name="Picture">
+                  <wp:docPr id="1848200963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374514903" name="Picture"/>
+                          <pic:cNvPr id="1848200963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43143,57 +43143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496681075" name="Picture">
+                  <wp:docPr id="1125602993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496681075" name="Picture"/>
+                          <pic:cNvPr id="1125602993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43223,57 +43223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383697476" name="Picture">
+                  <wp:docPr id="748073376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383697476" name="Picture"/>
+                          <pic:cNvPr id="748073376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43711,57 +43711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740367891" name="Picture">
+                  <wp:docPr id="611334800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740367891" name="Picture"/>
+                          <pic:cNvPr id="611334800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>