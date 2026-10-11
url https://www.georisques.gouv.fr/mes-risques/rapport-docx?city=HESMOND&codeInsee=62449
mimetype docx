--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442234205" name="Picture">
+                  <wp:docPr id="564243434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442234205" name="Picture"/>
+                          <pic:cNvPr id="564243434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767039869" name="Picture">
+                  <wp:docPr id="549882033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767039869" name="Picture"/>
+                          <pic:cNvPr id="549882033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="207674753" name="Picture">
+                        <wp:docPr id="512619546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="207674753" name="Picture"/>
+                                <pic:cNvPr id="512619546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363483430" name="Picture">
+                  <wp:docPr id="1456373485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363483430" name="Picture"/>
+                          <pic:cNvPr id="1456373485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633435450" name="Picture">
+                  <wp:docPr id="1551576443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633435450" name="Picture"/>
+                          <pic:cNvPr id="1551576443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434364266" name="Picture">
+                  <wp:docPr id="800183070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434364266" name="Picture"/>
+                          <pic:cNvPr id="800183070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618189563" name="Picture">
+                  <wp:docPr id="2053758119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618189563" name="Picture"/>
+                          <pic:cNvPr id="2053758119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139969444" name="Picture">
+                  <wp:docPr id="2069683664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139969444" name="Picture"/>
+                          <pic:cNvPr id="2069683664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="265612408" name="Picture">
+                        <wp:docPr id="1015002491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="265612408" name="Picture"/>
+                                <pic:cNvPr id="1015002491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="115955181" name="Picture">
+                        <wp:docPr id="1447582856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="115955181" name="Picture"/>
+                                <pic:cNvPr id="1447582856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1983577092" name="Picture">
+                        <wp:docPr id="1535245306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1983577092" name="Picture"/>
+                                <pic:cNvPr id="1535245306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1394325731" name="Picture">
+                        <wp:docPr id="249739537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1394325731" name="Picture"/>
+                                <pic:cNvPr id="249739537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="23647312" name="Picture">
+                        <wp:docPr id="1568607389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="23647312" name="Picture"/>
+                                <pic:cNvPr id="1568607389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="105860369" name="Picture">
+                        <wp:docPr id="662978168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="105860369" name="Picture"/>
+                                <pic:cNvPr id="662978168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="521612348" name="Picture">
+                        <wp:docPr id="2070943167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="521612348" name="Picture"/>
+                                <pic:cNvPr id="2070943167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="887158766" name="Picture">
+                        <wp:docPr id="243039596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="887158766" name="Picture"/>
+                                <pic:cNvPr id="243039596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="447717235" name="Picture">
+                        <wp:docPr id="796466423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="447717235" name="Picture"/>
+                                <pic:cNvPr id="796466423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="565480098" name="Picture">
+                        <wp:docPr id="1723538763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="565480098" name="Picture"/>
+                                <pic:cNvPr id="1723538763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="840440529" name="Picture">
+                        <wp:docPr id="1973905579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="840440529" name="Picture"/>
+                                <pic:cNvPr id="1973905579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="312990407" name="Picture">
+                        <wp:docPr id="603597081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="312990407" name="Picture"/>
+                                <pic:cNvPr id="603597081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1353032226" name="Picture">
+                        <wp:docPr id="530562044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1353032226" name="Picture"/>
+                                <pic:cNvPr id="530562044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="130180999" name="Picture">
+                        <wp:docPr id="1694264783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="130180999" name="Picture"/>
+                                <pic:cNvPr id="1694264783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1258896361" name="Picture">
+                        <wp:docPr id="1173633615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1258896361" name="Picture"/>
+                                <pic:cNvPr id="1173633615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583118166" name="Picture">
+                  <wp:docPr id="1187773192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583118166" name="Picture"/>
+                          <pic:cNvPr id="1187773192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445767567" name="Picture">
+                  <wp:docPr id="1779246339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445767567" name="Picture"/>
+                          <pic:cNvPr id="1779246339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638727010" name="Picture">
+                  <wp:docPr id="400332195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638727010" name="Picture"/>
+                          <pic:cNvPr id="400332195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647458705" name="Picture">
+                  <wp:docPr id="193860316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647458705" name="Picture"/>
+                          <pic:cNvPr id="193860316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660031970" name="Picture">
+                  <wp:docPr id="883735103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660031970" name="Picture"/>
+                          <pic:cNvPr id="883735103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397465565" name="Picture">
+                  <wp:docPr id="1347237467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397465565" name="Picture"/>
+                          <pic:cNvPr id="1347237467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="936478640" name="Picture">
+                        <wp:docPr id="1765963218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="936478640" name="Picture"/>
+                                <pic:cNvPr id="1765963218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19774,57 +19774,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451658486" name="Picture">
+                  <wp:docPr id="576976013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451658486" name="Picture"/>
+                          <pic:cNvPr id="576976013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19854,57 +19854,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252740828" name="Picture">
+                  <wp:docPr id="2004895148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252740828" name="Picture"/>
+                          <pic:cNvPr id="2004895148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20399,57 +20399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381738450" name="Picture">
+                  <wp:docPr id="1760338265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381738450" name="Picture"/>
+                          <pic:cNvPr id="1760338265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21573,57 +21573,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1829113649" name="Picture">
+                        <wp:docPr id="1938868995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1829113649" name="Picture"/>
+                                <pic:cNvPr id="1938868995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24133,57 +24133,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285728167" name="Picture">
+                  <wp:docPr id="476794127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285728167" name="Picture"/>
+                          <pic:cNvPr id="476794127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24222,57 +24222,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300394119" name="Picture">
+                  <wp:docPr id="946553173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300394119" name="Picture"/>
+                          <pic:cNvPr id="946553173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24866,57 +24866,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288002573" name="Picture">
+                  <wp:docPr id="1297501576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288002573" name="Picture"/>
+                          <pic:cNvPr id="1297501576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25864,57 +25864,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254012691" name="Picture">
+                  <wp:docPr id="1548858956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254012691" name="Picture"/>
+                          <pic:cNvPr id="1548858956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25967,57 +25967,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091067689" name="Picture">
+                  <wp:docPr id="1338239309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091067689" name="Picture"/>
+                          <pic:cNvPr id="1338239309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27346,57 +27346,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135262444" name="Picture">
+                  <wp:docPr id="446703858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135262444" name="Picture"/>
+                          <pic:cNvPr id="446703858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28471,57 +28471,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="644177785" name="Picture">
+                        <wp:docPr id="2123232119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="644177785" name="Picture"/>
+                                <pic:cNvPr id="2123232119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29374,57 +29374,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1301228968" name="Picture">
+                        <wp:docPr id="847780313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1301228968" name="Picture"/>
+                                <pic:cNvPr id="847780313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30978,57 +30978,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318187868" name="Picture">
+                  <wp:docPr id="1267330026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318187868" name="Picture"/>
+                          <pic:cNvPr id="1267330026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31067,57 +31067,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443553562" name="Picture">
+                  <wp:docPr id="747431462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443553562" name="Picture"/>
+                          <pic:cNvPr id="747431462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31711,57 +31711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782670737" name="Picture">
+                  <wp:docPr id="1589142719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782670737" name="Picture"/>
+                          <pic:cNvPr id="1589142719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32709,57 +32709,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284282677" name="Picture">
+                  <wp:docPr id="247903967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284282677" name="Picture"/>
+                          <pic:cNvPr id="247903967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754333280" name="Picture">
+                  <wp:docPr id="1596669713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754333280" name="Picture"/>
+                          <pic:cNvPr id="1596669713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34193,57 +34193,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964150696" name="Picture">
+                  <wp:docPr id="1305365205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964150696" name="Picture"/>
+                          <pic:cNvPr id="1305365205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35336,57 +35336,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722704965" name="Picture">
+                        <wp:docPr id="2111253973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722704965" name="Picture"/>
+                                <pic:cNvPr id="2111253973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36725,57 +36725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119589111" name="Picture">
+                  <wp:docPr id="1114658904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119589111" name="Picture"/>
+                          <pic:cNvPr id="1114658904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36814,57 +36814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765124606" name="Picture">
+                  <wp:docPr id="563827255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765124606" name="Picture"/>
+                          <pic:cNvPr id="563827255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37458,57 +37458,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327221746" name="Picture">
+                  <wp:docPr id="2072199246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327221746" name="Picture"/>
+                          <pic:cNvPr id="2072199246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38456,57 +38456,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403793046" name="Picture">
+                  <wp:docPr id="691305042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403793046" name="Picture"/>
+                          <pic:cNvPr id="691305042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38559,57 +38559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520888116" name="Picture">
+                  <wp:docPr id="1356631192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520888116" name="Picture"/>
+                          <pic:cNvPr id="1356631192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39936,57 +39936,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288343338" name="Picture">
+                  <wp:docPr id="1316389008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288343338" name="Picture"/>
+                          <pic:cNvPr id="1316389008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41079,57 +41079,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1552968189" name="Picture">
+                        <wp:docPr id="1103141707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1552968189" name="Picture"/>
+                                <pic:cNvPr id="1103141707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42440,57 +42440,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1153113754" name="Picture">
+                  <wp:docPr id="1003024867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1153113754" name="Picture"/>
+                          <pic:cNvPr id="1003024867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42529,57 +42529,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613783683" name="Picture">
+                  <wp:docPr id="309841197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613783683" name="Picture"/>
+                          <pic:cNvPr id="309841197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43173,57 +43173,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156663001" name="Picture">
+                  <wp:docPr id="406140542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156663001" name="Picture"/>
+                          <pic:cNvPr id="406140542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44171,57 +44171,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536572602" name="Picture">
+                  <wp:docPr id="919818727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536572602" name="Picture"/>
+                          <pic:cNvPr id="919818727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44274,57 +44274,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307779537" name="Picture">
+                  <wp:docPr id="374825254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307779537" name="Picture"/>
+                          <pic:cNvPr id="374825254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45651,57 +45651,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173539419" name="Picture">
+                  <wp:docPr id="403668309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173539419" name="Picture"/>
+                          <pic:cNvPr id="403668309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46794,57 +46794,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="952290943" name="Picture">
+                        <wp:docPr id="1860541106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="952290943" name="Picture"/>
+                                <pic:cNvPr id="1860541106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48015,57 +48015,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926388708" name="Picture">
+                  <wp:docPr id="233023470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926388708" name="Picture"/>
+                          <pic:cNvPr id="233023470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48086,57 +48086,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507308408" name="Picture">
+                  <wp:docPr id="1539324424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507308408" name="Picture"/>
+                          <pic:cNvPr id="1539324424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48500,57 +48500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441483854" name="Picture">
+                  <wp:docPr id="729121213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441483854" name="Picture"/>
+                          <pic:cNvPr id="729121213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>