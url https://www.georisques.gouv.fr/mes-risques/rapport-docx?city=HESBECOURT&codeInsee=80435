--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703771389" name="Picture">
+                  <wp:docPr id="253932531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703771389" name="Picture"/>
+                          <pic:cNvPr id="253932531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111099990" name="Picture">
+                  <wp:docPr id="1052105156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111099990" name="Picture"/>
+                          <pic:cNvPr id="1052105156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="430649520" name="Picture">
+                        <wp:docPr id="241482682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="430649520" name="Picture"/>
+                                <pic:cNvPr id="241482682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648236244" name="Picture">
+                  <wp:docPr id="1784932692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648236244" name="Picture"/>
+                          <pic:cNvPr id="1784932692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721250846" name="Picture">
+                  <wp:docPr id="1712950845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721250846" name="Picture"/>
+                          <pic:cNvPr id="1712950845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164065868" name="Picture">
+                  <wp:docPr id="676612783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164065868" name="Picture"/>
+                          <pic:cNvPr id="676612783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796806434" name="Picture">
+                  <wp:docPr id="644983478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796806434" name="Picture"/>
+                          <pic:cNvPr id="644983478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626209375" name="Picture">
+                  <wp:docPr id="1781835187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626209375" name="Picture"/>
+                          <pic:cNvPr id="1781835187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="463939108" name="Picture">
+                        <wp:docPr id="1798396033" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="463939108" name="Picture"/>
+                                <pic:cNvPr id="1798396033" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2002449374" name="Picture">
+                        <wp:docPr id="1213570867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2002449374" name="Picture"/>
+                                <pic:cNvPr id="1213570867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2077235520" name="Picture">
+                        <wp:docPr id="1104703157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2077235520" name="Picture"/>
+                                <pic:cNvPr id="1104703157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1650215760" name="Picture">
+                        <wp:docPr id="1832741379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1650215760" name="Picture"/>
+                                <pic:cNvPr id="1832741379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1031591590" name="Picture">
+                        <wp:docPr id="1047809764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1031591590" name="Picture"/>
+                                <pic:cNvPr id="1047809764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1996375263" name="Picture">
+                        <wp:docPr id="1820272698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1996375263" name="Picture"/>
+                                <pic:cNvPr id="1820272698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1014261075" name="Picture">
+                        <wp:docPr id="1366402901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1014261075" name="Picture"/>
+                                <pic:cNvPr id="1366402901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1234656851" name="Picture">
+                        <wp:docPr id="2145386847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1234656851" name="Picture"/>
+                                <pic:cNvPr id="2145386847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1508959959" name="Picture">
+                        <wp:docPr id="1300396598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1508959959" name="Picture"/>
+                                <pic:cNvPr id="1300396598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2111363629" name="Picture">
+                        <wp:docPr id="538374259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2111363629" name="Picture"/>
+                                <pic:cNvPr id="538374259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1299650192" name="Picture">
+                        <wp:docPr id="777197691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1299650192" name="Picture"/>
+                                <pic:cNvPr id="777197691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="62959573" name="Picture">
+                        <wp:docPr id="1265682162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="62959573" name="Picture"/>
+                                <pic:cNvPr id="1265682162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="521007165" name="Picture">
+                        <wp:docPr id="1327174572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="521007165" name="Picture"/>
+                                <pic:cNvPr id="1327174572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="480064939" name="Picture">
+                        <wp:docPr id="663439004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="480064939" name="Picture"/>
+                                <pic:cNvPr id="663439004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="960998706" name="Picture">
+                        <wp:docPr id="1296502304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="960998706" name="Picture"/>
+                                <pic:cNvPr id="1296502304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1304472276" name="Picture">
+                        <wp:docPr id="448153842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1304472276" name="Picture"/>
+                                <pic:cNvPr id="448153842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="688699330" name="Picture">
+                        <wp:docPr id="452343852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="688699330" name="Picture"/>
+                                <pic:cNvPr id="452343852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="62939095" name="Picture">
+                        <wp:docPr id="1770168172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="62939095" name="Picture"/>
+                                <pic:cNvPr id="1770168172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222442419" name="Picture">
+                  <wp:docPr id="2142580720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222442419" name="Picture"/>
+                          <pic:cNvPr id="2142580720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891352289" name="Picture">
+                  <wp:docPr id="139424827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891352289" name="Picture"/>
+                          <pic:cNvPr id="139424827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580331362" name="Picture">
+                  <wp:docPr id="2101902246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580331362" name="Picture"/>
+                          <pic:cNvPr id="2101902246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326105283" name="Picture">
+                  <wp:docPr id="405236837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326105283" name="Picture"/>
+                          <pic:cNvPr id="405236837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614401382" name="Picture">
+                  <wp:docPr id="821097388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614401382" name="Picture"/>
+                          <pic:cNvPr id="821097388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311290081" name="Picture">
+                  <wp:docPr id="84733226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311290081" name="Picture"/>
+                          <pic:cNvPr id="84733226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1655839887" name="Picture">
+                        <wp:docPr id="191957951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1655839887" name="Picture"/>
+                                <pic:cNvPr id="191957951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20167,57 +20167,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1894024403" name="Picture">
+                        <wp:docPr id="889975422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1894024403" name="Picture"/>
+                                <pic:cNvPr id="889975422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21777,57 +21777,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866688699" name="Picture">
+                  <wp:docPr id="1434292065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866688699" name="Picture"/>
+                          <pic:cNvPr id="1434292065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21866,57 +21866,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106906633" name="Picture">
+                  <wp:docPr id="913111074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106906633" name="Picture"/>
+                          <pic:cNvPr id="913111074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22510,57 +22510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359450873" name="Picture">
+                  <wp:docPr id="1553888403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359450873" name="Picture"/>
+                          <pic:cNvPr id="1553888403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23508,57 +23508,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297598230" name="Picture">
+                  <wp:docPr id="741333838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297598230" name="Picture"/>
+                          <pic:cNvPr id="741333838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23611,57 +23611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044629336" name="Picture">
+                  <wp:docPr id="1464981675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044629336" name="Picture"/>
+                          <pic:cNvPr id="1464981675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24992,57 +24992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449430288" name="Picture">
+                  <wp:docPr id="1578793504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449430288" name="Picture"/>
+                          <pic:cNvPr id="1578793504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26135,57 +26135,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1487988285" name="Picture">
+                        <wp:docPr id="154737005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1487988285" name="Picture"/>
+                                <pic:cNvPr id="154737005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27524,57 +27524,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709815350" name="Picture">
+                  <wp:docPr id="75475216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709815350" name="Picture"/>
+                          <pic:cNvPr id="75475216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895871541" name="Picture">
+                  <wp:docPr id="689823842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895871541" name="Picture"/>
+                          <pic:cNvPr id="689823842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28257,57 +28257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814562052" name="Picture">
+                  <wp:docPr id="854172598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814562052" name="Picture"/>
+                          <pic:cNvPr id="854172598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29255,57 +29255,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53721375" name="Picture">
+                  <wp:docPr id="285790792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53721375" name="Picture"/>
+                          <pic:cNvPr id="285790792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29358,57 +29358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69530673" name="Picture">
+                  <wp:docPr id="450399797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69530673" name="Picture"/>
+                          <pic:cNvPr id="450399797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30735,57 +30735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949617631" name="Picture">
+                  <wp:docPr id="142075419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949617631" name="Picture"/>
+                          <pic:cNvPr id="142075419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31878,57 +31878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1913906619" name="Picture">
+                        <wp:docPr id="1470149572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1913906619" name="Picture"/>
+                                <pic:cNvPr id="1470149572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33239,57 +33239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444564701" name="Picture">
+                  <wp:docPr id="1615908885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444564701" name="Picture"/>
+                          <pic:cNvPr id="1615908885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33328,57 +33328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716757222" name="Picture">
+                  <wp:docPr id="902153281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716757222" name="Picture"/>
+                          <pic:cNvPr id="902153281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33972,57 +33972,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996463153" name="Picture">
+                  <wp:docPr id="1234871929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996463153" name="Picture"/>
+                          <pic:cNvPr id="1234871929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34970,57 +34970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052154570" name="Picture">
+                  <wp:docPr id="1363461469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052154570" name="Picture"/>
+                          <pic:cNvPr id="1363461469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35073,57 +35073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293914939" name="Picture">
+                  <wp:docPr id="460177139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293914939" name="Picture"/>
+                          <pic:cNvPr id="460177139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36450,57 +36450,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826518206" name="Picture">
+                  <wp:docPr id="1387743066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826518206" name="Picture"/>
+                          <pic:cNvPr id="1387743066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37593,57 +37593,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2040453775" name="Picture">
+                        <wp:docPr id="1263355716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2040453775" name="Picture"/>
+                                <pic:cNvPr id="1263355716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38951,57 +38951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428461912" name="Picture">
+                  <wp:docPr id="598234336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428461912" name="Picture"/>
+                          <pic:cNvPr id="598234336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39040,57 +39040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416661440" name="Picture">
+                  <wp:docPr id="1485188197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416661440" name="Picture"/>
+                          <pic:cNvPr id="1485188197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39663,57 +39663,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271629540" name="Picture">
+                  <wp:docPr id="681876783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271629540" name="Picture"/>
+                          <pic:cNvPr id="681876783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40580,57 +40580,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551568901" name="Picture">
+                  <wp:docPr id="285146610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551568901" name="Picture"/>
+                          <pic:cNvPr id="285146610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40683,57 +40683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451175460" name="Picture">
+                  <wp:docPr id="528436001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451175460" name="Picture"/>
+                          <pic:cNvPr id="528436001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42006,57 +42006,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487285908" name="Picture">
+                  <wp:docPr id="1115998963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487285908" name="Picture"/>
+                          <pic:cNvPr id="1115998963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42788,57 +42788,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991939761" name="Picture">
+                  <wp:docPr id="752728840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991939761" name="Picture"/>
+                          <pic:cNvPr id="752728840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42877,57 +42877,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104897666" name="Picture">
+                  <wp:docPr id="1214918450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104897666" name="Picture"/>
+                          <pic:cNvPr id="1214918450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43509,57 +43509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470131372" name="Picture">
+                  <wp:docPr id="1384734801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470131372" name="Picture"/>
+                          <pic:cNvPr id="1384734801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44453,57 +44453,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206290720" name="Picture">
+                  <wp:docPr id="227739976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206290720" name="Picture"/>
+                          <pic:cNvPr id="227739976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44565,57 +44565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423935051" name="Picture">
+                  <wp:docPr id="81644940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423935051" name="Picture"/>
+                          <pic:cNvPr id="81644940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46224,57 +46224,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878661100" name="Picture">
+                  <wp:docPr id="764939288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878661100" name="Picture"/>
+                          <pic:cNvPr id="764939288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47403,57 +47403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851395942" name="Picture">
+                  <wp:docPr id="490273902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851395942" name="Picture"/>
+                          <pic:cNvPr id="490273902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47483,57 +47483,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558766681" name="Picture">
+                  <wp:docPr id="1468881254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558766681" name="Picture"/>
+                          <pic:cNvPr id="1468881254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47971,57 +47971,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8803694" name="Picture">
+                  <wp:docPr id="1493349991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8803694" name="Picture"/>
+                          <pic:cNvPr id="1493349991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>