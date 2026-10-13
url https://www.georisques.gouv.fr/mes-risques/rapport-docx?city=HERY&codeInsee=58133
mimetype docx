--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844109299" name="Picture">
+                  <wp:docPr id="1639362063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844109299" name="Picture"/>
+                          <pic:cNvPr id="1639362063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240229483" name="Picture">
+                  <wp:docPr id="2094170034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240229483" name="Picture"/>
+                          <pic:cNvPr id="2094170034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1225205883" name="Picture">
+                        <wp:docPr id="1208516976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1225205883" name="Picture"/>
+                                <pic:cNvPr id="1208516976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210003854" name="Picture">
+                  <wp:docPr id="366862849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210003854" name="Picture"/>
+                          <pic:cNvPr id="366862849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146748338" name="Picture">
+                  <wp:docPr id="957518040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146748338" name="Picture"/>
+                          <pic:cNvPr id="957518040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220876730" name="Picture">
+                  <wp:docPr id="1168815446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220876730" name="Picture"/>
+                          <pic:cNvPr id="1168815446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027626126" name="Picture">
+                  <wp:docPr id="1334634370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027626126" name="Picture"/>
+                          <pic:cNvPr id="1334634370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="370736373" name="Picture">
+                  <wp:docPr id="368393472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="370736373" name="Picture"/>
+                          <pic:cNvPr id="368393472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="991679895" name="Picture">
+                        <wp:docPr id="2006994226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="991679895" name="Picture"/>
+                                <pic:cNvPr id="2006994226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908087370" name="Picture">
+                        <wp:docPr id="84459241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908087370" name="Picture"/>
+                                <pic:cNvPr id="84459241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="672778690" name="Picture">
+                        <wp:docPr id="1019683528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="672778690" name="Picture"/>
+                                <pic:cNvPr id="1019683528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="915801488" name="Picture">
+                        <wp:docPr id="954813116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="915801488" name="Picture"/>
+                                <pic:cNvPr id="954813116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="828056293" name="Picture">
+                        <wp:docPr id="1327367209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="828056293" name="Picture"/>
+                                <pic:cNvPr id="1327367209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="937424039" name="Picture">
+                        <wp:docPr id="1043976714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="937424039" name="Picture"/>
+                                <pic:cNvPr id="1043976714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1003056443" name="Picture">
+                        <wp:docPr id="686787277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1003056443" name="Picture"/>
+                                <pic:cNvPr id="686787277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1333673052" name="Picture">
+                        <wp:docPr id="2123060005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1333673052" name="Picture"/>
+                                <pic:cNvPr id="2123060005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1525735959" name="Picture">
+                        <wp:docPr id="1701011869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1525735959" name="Picture"/>
+                                <pic:cNvPr id="1701011869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908052996" name="Picture">
+                        <wp:docPr id="1671766050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908052996" name="Picture"/>
+                                <pic:cNvPr id="1671766050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1836881839" name="Picture">
+                        <wp:docPr id="386208560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1836881839" name="Picture"/>
+                                <pic:cNvPr id="386208560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1458910866" name="Picture">
+                        <wp:docPr id="1219293613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1458910866" name="Picture"/>
+                                <pic:cNvPr id="1219293613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625854002" name="Picture">
+                  <wp:docPr id="271916339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625854002" name="Picture"/>
+                          <pic:cNvPr id="271916339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866225829" name="Picture">
+                  <wp:docPr id="910433846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866225829" name="Picture"/>
+                          <pic:cNvPr id="910433846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495440764" name="Picture">
+                  <wp:docPr id="2039156292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495440764" name="Picture"/>
+                          <pic:cNvPr id="2039156292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876226861" name="Picture">
+                  <wp:docPr id="1509323872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876226861" name="Picture"/>
+                          <pic:cNvPr id="1509323872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214863032" name="Picture">
+                  <wp:docPr id="1437371853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214863032" name="Picture"/>
+                          <pic:cNvPr id="1437371853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852113268" name="Picture">
+                  <wp:docPr id="375563598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852113268" name="Picture"/>
+                          <pic:cNvPr id="375563598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1351992127" name="Picture">
+                        <wp:docPr id="594669842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1351992127" name="Picture"/>
+                                <pic:cNvPr id="594669842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613965868" name="Picture">
+                  <wp:docPr id="2090369430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613965868" name="Picture"/>
+                          <pic:cNvPr id="2090369430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53832005" name="Picture">
+                  <wp:docPr id="959941714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53832005" name="Picture"/>
+                          <pic:cNvPr id="959941714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110250535" name="Picture">
+                  <wp:docPr id="367133447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110250535" name="Picture"/>
+                          <pic:cNvPr id="367133447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999457721" name="Picture">
+                  <wp:docPr id="381862809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999457721" name="Picture"/>
+                          <pic:cNvPr id="381862809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170150928" name="Picture">
+                  <wp:docPr id="98198182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170150928" name="Picture"/>
+                          <pic:cNvPr id="98198182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976191676" name="Picture">
+                  <wp:docPr id="1351744304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976191676" name="Picture"/>
+                          <pic:cNvPr id="1351744304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1486499803" name="Picture">
+                        <wp:docPr id="1532953100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1486499803" name="Picture"/>
+                                <pic:cNvPr id="1532953100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602056600" name="Picture">
+                  <wp:docPr id="1475190353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602056600" name="Picture"/>
+                          <pic:cNvPr id="1475190353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851302221" name="Picture">
+                  <wp:docPr id="459138659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851302221" name="Picture"/>
+                          <pic:cNvPr id="459138659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244792752" name="Picture">
+                  <wp:docPr id="1106992632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244792752" name="Picture"/>
+                          <pic:cNvPr id="1106992632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389384982" name="Picture">
+                  <wp:docPr id="451278586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389384982" name="Picture"/>
+                          <pic:cNvPr id="451278586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294333213" name="Picture">
+                  <wp:docPr id="1895898866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294333213" name="Picture"/>
+                          <pic:cNvPr id="1895898866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636412380" name="Picture">
+                  <wp:docPr id="4600742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636412380" name="Picture"/>
+                          <pic:cNvPr id="4600742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945493082" name="Picture">
+                        <wp:docPr id="1509305324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945493082" name="Picture"/>
+                                <pic:cNvPr id="1509305324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30108,57 +30108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650841056" name="Picture">
+                  <wp:docPr id="1538799997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650841056" name="Picture"/>
+                          <pic:cNvPr id="1538799997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30197,57 +30197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437094212" name="Picture">
+                  <wp:docPr id="356086629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437094212" name="Picture"/>
+                          <pic:cNvPr id="356086629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30841,57 +30841,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048174491" name="Picture">
+                  <wp:docPr id="2105049957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048174491" name="Picture"/>
+                          <pic:cNvPr id="2105049957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31839,57 +31839,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86623640" name="Picture">
+                  <wp:docPr id="1029888209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86623640" name="Picture"/>
+                          <pic:cNvPr id="1029888209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31942,57 +31942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911499469" name="Picture">
+                  <wp:docPr id="939249406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911499469" name="Picture"/>
+                          <pic:cNvPr id="939249406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33319,57 +33319,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195507497" name="Picture">
+                  <wp:docPr id="91682513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195507497" name="Picture"/>
+                          <pic:cNvPr id="91682513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34462,57 +34462,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033241027" name="Picture">
+                        <wp:docPr id="382387980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033241027" name="Picture"/>
+                                <pic:cNvPr id="382387980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35683,57 +35683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969625583" name="Picture">
+                  <wp:docPr id="616065914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969625583" name="Picture"/>
+                          <pic:cNvPr id="616065914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35754,57 +35754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977004913" name="Picture">
+                  <wp:docPr id="1392043502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977004913" name="Picture"/>
+                          <pic:cNvPr id="1392043502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213509860" name="Picture">
+                  <wp:docPr id="1883766861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213509860" name="Picture"/>
+                          <pic:cNvPr id="1883766861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>