--- v1 (2026-10-13)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639362063" name="Picture">
+                  <wp:docPr id="1952741393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639362063" name="Picture"/>
+                          <pic:cNvPr id="1952741393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094170034" name="Picture">
+                  <wp:docPr id="330992482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094170034" name="Picture"/>
+                          <pic:cNvPr id="330992482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1208516976" name="Picture">
+                        <wp:docPr id="386788294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1208516976" name="Picture"/>
+                                <pic:cNvPr id="386788294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366862849" name="Picture">
+                  <wp:docPr id="2018913754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366862849" name="Picture"/>
+                          <pic:cNvPr id="2018913754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957518040" name="Picture">
+                  <wp:docPr id="2075902441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957518040" name="Picture"/>
+                          <pic:cNvPr id="2075902441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168815446" name="Picture">
+                  <wp:docPr id="1777009107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168815446" name="Picture"/>
+                          <pic:cNvPr id="1777009107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334634370" name="Picture">
+                  <wp:docPr id="285694352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334634370" name="Picture"/>
+                          <pic:cNvPr id="285694352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368393472" name="Picture">
+                  <wp:docPr id="453537308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368393472" name="Picture"/>
+                          <pic:cNvPr id="453537308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2006994226" name="Picture">
+                        <wp:docPr id="1863345539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2006994226" name="Picture"/>
+                                <pic:cNvPr id="1863345539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="84459241" name="Picture">
+                        <wp:docPr id="99560565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="84459241" name="Picture"/>
+                                <pic:cNvPr id="99560565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1019683528" name="Picture">
+                        <wp:docPr id="283160436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1019683528" name="Picture"/>
+                                <pic:cNvPr id="283160436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="954813116" name="Picture">
+                        <wp:docPr id="1020183009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="954813116" name="Picture"/>
+                                <pic:cNvPr id="1020183009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1327367209" name="Picture">
+                        <wp:docPr id="520222366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1327367209" name="Picture"/>
+                                <pic:cNvPr id="520222366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1043976714" name="Picture">
+                        <wp:docPr id="306065361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1043976714" name="Picture"/>
+                                <pic:cNvPr id="306065361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="686787277" name="Picture">
+                        <wp:docPr id="1905570426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="686787277" name="Picture"/>
+                                <pic:cNvPr id="1905570426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2123060005" name="Picture">
+                        <wp:docPr id="19707357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2123060005" name="Picture"/>
+                                <pic:cNvPr id="19707357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1701011869" name="Picture">
+                        <wp:docPr id="663055097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1701011869" name="Picture"/>
+                                <pic:cNvPr id="663055097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1671766050" name="Picture">
+                        <wp:docPr id="1573000262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1671766050" name="Picture"/>
+                                <pic:cNvPr id="1573000262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="386208560" name="Picture">
+                        <wp:docPr id="1744565631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="386208560" name="Picture"/>
+                                <pic:cNvPr id="1744565631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1219293613" name="Picture">
+                        <wp:docPr id="2027416815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1219293613" name="Picture"/>
+                                <pic:cNvPr id="2027416815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271916339" name="Picture">
+                  <wp:docPr id="322662350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271916339" name="Picture"/>
+                          <pic:cNvPr id="322662350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910433846" name="Picture">
+                  <wp:docPr id="561982877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910433846" name="Picture"/>
+                          <pic:cNvPr id="561982877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039156292" name="Picture">
+                  <wp:docPr id="748448285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039156292" name="Picture"/>
+                          <pic:cNvPr id="748448285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509323872" name="Picture">
+                  <wp:docPr id="1357474970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509323872" name="Picture"/>
+                          <pic:cNvPr id="1357474970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437371853" name="Picture">
+                  <wp:docPr id="1682940828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437371853" name="Picture"/>
+                          <pic:cNvPr id="1682940828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375563598" name="Picture">
+                  <wp:docPr id="131146645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375563598" name="Picture"/>
+                          <pic:cNvPr id="131146645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="594669842" name="Picture">
+                        <wp:docPr id="2054124813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="594669842" name="Picture"/>
+                                <pic:cNvPr id="2054124813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090369430" name="Picture">
+                  <wp:docPr id="1855360070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090369430" name="Picture"/>
+                          <pic:cNvPr id="1855360070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959941714" name="Picture">
+                  <wp:docPr id="954733228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959941714" name="Picture"/>
+                          <pic:cNvPr id="954733228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367133447" name="Picture">
+                  <wp:docPr id="959373217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367133447" name="Picture"/>
+                          <pic:cNvPr id="959373217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381862809" name="Picture">
+                  <wp:docPr id="1144519607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381862809" name="Picture"/>
+                          <pic:cNvPr id="1144519607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98198182" name="Picture">
+                  <wp:docPr id="1551995433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98198182" name="Picture"/>
+                          <pic:cNvPr id="1551995433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351744304" name="Picture">
+                  <wp:docPr id="1009847553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351744304" name="Picture"/>
+                          <pic:cNvPr id="1009847553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1532953100" name="Picture">
+                        <wp:docPr id="867289897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1532953100" name="Picture"/>
+                                <pic:cNvPr id="867289897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475190353" name="Picture">
+                  <wp:docPr id="845798173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475190353" name="Picture"/>
+                          <pic:cNvPr id="845798173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459138659" name="Picture">
+                  <wp:docPr id="1876620274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459138659" name="Picture"/>
+                          <pic:cNvPr id="1876620274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106992632" name="Picture">
+                  <wp:docPr id="1311958982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106992632" name="Picture"/>
+                          <pic:cNvPr id="1311958982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451278586" name="Picture">
+                  <wp:docPr id="1546878448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451278586" name="Picture"/>
+                          <pic:cNvPr id="1546878448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895898866" name="Picture">
+                  <wp:docPr id="62901835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895898866" name="Picture"/>
+                          <pic:cNvPr id="62901835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4600742" name="Picture">
+                  <wp:docPr id="184646767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4600742" name="Picture"/>
+                          <pic:cNvPr id="184646767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1509305324" name="Picture">
+                        <wp:docPr id="1835391062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1509305324" name="Picture"/>
+                                <pic:cNvPr id="1835391062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30108,57 +30108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538799997" name="Picture">
+                  <wp:docPr id="318705477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538799997" name="Picture"/>
+                          <pic:cNvPr id="318705477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30197,57 +30197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356086629" name="Picture">
+                  <wp:docPr id="2072707786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356086629" name="Picture"/>
+                          <pic:cNvPr id="2072707786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30841,57 +30841,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105049957" name="Picture">
+                  <wp:docPr id="955241093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105049957" name="Picture"/>
+                          <pic:cNvPr id="955241093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31839,57 +31839,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029888209" name="Picture">
+                  <wp:docPr id="145384698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029888209" name="Picture"/>
+                          <pic:cNvPr id="145384698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31942,57 +31942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939249406" name="Picture">
+                  <wp:docPr id="1592953139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939249406" name="Picture"/>
+                          <pic:cNvPr id="1592953139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33319,57 +33319,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91682513" name="Picture">
+                  <wp:docPr id="799762926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91682513" name="Picture"/>
+                          <pic:cNvPr id="799762926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34462,57 +34462,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="382387980" name="Picture">
+                        <wp:docPr id="1192362870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="382387980" name="Picture"/>
+                                <pic:cNvPr id="1192362870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35683,57 +35683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616065914" name="Picture">
+                  <wp:docPr id="864216675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616065914" name="Picture"/>
+                          <pic:cNvPr id="864216675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35754,57 +35754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392043502" name="Picture">
+                  <wp:docPr id="5936420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392043502" name="Picture"/>
+                          <pic:cNvPr id="5936420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883766861" name="Picture">
+                  <wp:docPr id="1560281789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883766861" name="Picture"/>
+                          <pic:cNvPr id="1560281789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>