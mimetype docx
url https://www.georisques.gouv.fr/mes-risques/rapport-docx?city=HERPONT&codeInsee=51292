--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458182135" name="Picture">
+                  <wp:docPr id="1610976936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458182135" name="Picture"/>
+                          <pic:cNvPr id="1610976936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293115023" name="Picture">
+                  <wp:docPr id="1232269977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293115023" name="Picture"/>
+                          <pic:cNvPr id="1232269977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1036438935" name="Picture">
+                        <wp:docPr id="312051782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1036438935" name="Picture"/>
+                                <pic:cNvPr id="312051782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657710422" name="Picture">
+                  <wp:docPr id="1552571097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657710422" name="Picture"/>
+                          <pic:cNvPr id="1552571097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020830398" name="Picture">
+                  <wp:docPr id="1381510831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020830398" name="Picture"/>
+                          <pic:cNvPr id="1381510831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391666188" name="Picture">
+                  <wp:docPr id="620079970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391666188" name="Picture"/>
+                          <pic:cNvPr id="620079970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850968461" name="Picture">
+                  <wp:docPr id="190165420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850968461" name="Picture"/>
+                          <pic:cNvPr id="190165420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249445000" name="Picture">
+                  <wp:docPr id="1626972645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249445000" name="Picture"/>
+                          <pic:cNvPr id="1626972645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1711177773" name="Picture">
+                        <wp:docPr id="1171299974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1711177773" name="Picture"/>
+                                <pic:cNvPr id="1171299974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1354665681" name="Picture">
+                        <wp:docPr id="1084557831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1354665681" name="Picture"/>
+                                <pic:cNvPr id="1084557831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="798782665" name="Picture">
+                        <wp:docPr id="1078846370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="798782665" name="Picture"/>
+                                <pic:cNvPr id="1078846370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1452623733" name="Picture">
+                        <wp:docPr id="1992508197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1452623733" name="Picture"/>
+                                <pic:cNvPr id="1992508197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="894870166" name="Picture">
+                        <wp:docPr id="2117898290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="894870166" name="Picture"/>
+                                <pic:cNvPr id="2117898290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1230951612" name="Picture">
+                        <wp:docPr id="1355736267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1230951612" name="Picture"/>
+                                <pic:cNvPr id="1355736267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="36915009" name="Picture">
+                        <wp:docPr id="1245010617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="36915009" name="Picture"/>
+                                <pic:cNvPr id="1245010617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1758397713" name="Picture">
+                        <wp:docPr id="1315289878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1758397713" name="Picture"/>
+                                <pic:cNvPr id="1315289878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="374641838" name="Picture">
+                        <wp:docPr id="534919450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="374641838" name="Picture"/>
+                                <pic:cNvPr id="534919450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="359254068" name="Picture">
+                        <wp:docPr id="495340408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="359254068" name="Picture"/>
+                                <pic:cNvPr id="495340408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1130874340" name="Picture">
+                        <wp:docPr id="108791368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1130874340" name="Picture"/>
+                                <pic:cNvPr id="108791368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1792723893" name="Picture">
+                        <wp:docPr id="757544981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1792723893" name="Picture"/>
+                                <pic:cNvPr id="757544981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1251208641" name="Picture">
+                        <wp:docPr id="763354489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1251208641" name="Picture"/>
+                                <pic:cNvPr id="763354489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2018023103" name="Picture">
+                        <wp:docPr id="1427215544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2018023103" name="Picture"/>
+                                <pic:cNvPr id="1427215544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="542693133" name="Picture">
+                        <wp:docPr id="926262992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="542693133" name="Picture"/>
+                                <pic:cNvPr id="926262992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311428638" name="Picture">
+                  <wp:docPr id="1620739038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311428638" name="Picture"/>
+                          <pic:cNvPr id="1620739038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077884434" name="Picture">
+                  <wp:docPr id="1480594904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077884434" name="Picture"/>
+                          <pic:cNvPr id="1480594904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570391844" name="Picture">
+                  <wp:docPr id="1988903928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570391844" name="Picture"/>
+                          <pic:cNvPr id="1988903928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561844339" name="Picture">
+                  <wp:docPr id="39366747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561844339" name="Picture"/>
+                          <pic:cNvPr id="39366747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321259227" name="Picture">
+                  <wp:docPr id="1935976427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321259227" name="Picture"/>
+                          <pic:cNvPr id="1935976427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005156799" name="Picture">
+                  <wp:docPr id="1486661043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005156799" name="Picture"/>
+                          <pic:cNvPr id="1486661043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="612903089" name="Picture">
+                        <wp:docPr id="470992521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="612903089" name="Picture"/>
+                                <pic:cNvPr id="470992521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899221605" name="Picture">
+                  <wp:docPr id="1161481210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899221605" name="Picture"/>
+                          <pic:cNvPr id="1161481210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005133080" name="Picture">
+                  <wp:docPr id="1422844669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005133080" name="Picture"/>
+                          <pic:cNvPr id="1422844669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581344628" name="Picture">
+                  <wp:docPr id="1583501411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581344628" name="Picture"/>
+                          <pic:cNvPr id="1583501411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175636962" name="Picture">
+                  <wp:docPr id="1834751233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175636962" name="Picture"/>
+                          <pic:cNvPr id="1834751233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98251763" name="Picture">
+                  <wp:docPr id="698837792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98251763" name="Picture"/>
+                          <pic:cNvPr id="698837792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210676249" name="Picture">
+                  <wp:docPr id="1331720499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210676249" name="Picture"/>
+                          <pic:cNvPr id="1331720499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1193867263" name="Picture">
+                        <wp:docPr id="601721277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1193867263" name="Picture"/>
+                                <pic:cNvPr id="601721277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="925195404" name="Picture">
+                  <wp:docPr id="1333460780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="925195404" name="Picture"/>
+                          <pic:cNvPr id="1333460780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699746122" name="Picture">
+                  <wp:docPr id="430749609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699746122" name="Picture"/>
+                          <pic:cNvPr id="430749609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972401524" name="Picture">
+                  <wp:docPr id="996455796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972401524" name="Picture"/>
+                          <pic:cNvPr id="996455796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511273687" name="Picture">
+                  <wp:docPr id="1988963603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511273687" name="Picture"/>
+                          <pic:cNvPr id="1988963603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460540867" name="Picture">
+                  <wp:docPr id="2027817940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460540867" name="Picture"/>
+                          <pic:cNvPr id="2027817940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623102410" name="Picture">
+                  <wp:docPr id="1676041067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623102410" name="Picture"/>
+                          <pic:cNvPr id="1676041067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2103814309" name="Picture">
+                        <wp:docPr id="1572174492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2103814309" name="Picture"/>
+                                <pic:cNvPr id="1572174492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31943,57 +31943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904177334" name="Picture">
+                  <wp:docPr id="1833378832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904177334" name="Picture"/>
+                          <pic:cNvPr id="1833378832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32014,57 +32014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820060577" name="Picture">
+                  <wp:docPr id="1721961459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820060577" name="Picture"/>
+                          <pic:cNvPr id="1721961459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32482,57 +32482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007375883" name="Picture">
+                  <wp:docPr id="280296481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007375883" name="Picture"/>
+                          <pic:cNvPr id="280296481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33641,57 +33641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17703352" name="Picture">
+                  <wp:docPr id="530726267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17703352" name="Picture"/>
+                          <pic:cNvPr id="530726267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33730,57 +33730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840692955" name="Picture">
+                  <wp:docPr id="1629508079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840692955" name="Picture"/>
+                          <pic:cNvPr id="1629508079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34374,57 +34374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413896093" name="Picture">
+                  <wp:docPr id="1455619102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413896093" name="Picture"/>
+                          <pic:cNvPr id="1455619102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35372,57 +35372,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216488197" name="Picture">
+                  <wp:docPr id="2055715915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216488197" name="Picture"/>
+                          <pic:cNvPr id="2055715915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35475,57 +35475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057742760" name="Picture">
+                  <wp:docPr id="1433691092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057742760" name="Picture"/>
+                          <pic:cNvPr id="1433691092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36852,57 +36852,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653979384" name="Picture">
+                  <wp:docPr id="1383603959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653979384" name="Picture"/>
+                          <pic:cNvPr id="1383603959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37995,57 +37995,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1996157732" name="Picture">
+                        <wp:docPr id="1857612831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1996157732" name="Picture"/>
+                                <pic:cNvPr id="1857612831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39356,57 +39356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963106683" name="Picture">
+                  <wp:docPr id="2082855065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963106683" name="Picture"/>
+                          <pic:cNvPr id="2082855065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39445,57 +39445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748428287" name="Picture">
+                  <wp:docPr id="2108529511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748428287" name="Picture"/>
+                          <pic:cNvPr id="2108529511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40089,57 +40089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709405393" name="Picture">
+                  <wp:docPr id="2008764733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709405393" name="Picture"/>
+                          <pic:cNvPr id="2008764733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41087,57 +41087,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954925561" name="Picture">
+                  <wp:docPr id="987724967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954925561" name="Picture"/>
+                          <pic:cNvPr id="987724967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41190,57 +41190,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269338227" name="Picture">
+                  <wp:docPr id="740477976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269338227" name="Picture"/>
+                          <pic:cNvPr id="740477976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42567,57 +42567,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750280202" name="Picture">
+                  <wp:docPr id="1174223719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750280202" name="Picture"/>
+                          <pic:cNvPr id="1174223719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43710,57 +43710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1852200943" name="Picture">
+                        <wp:docPr id="1743242363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1852200943" name="Picture"/>
+                                <pic:cNvPr id="1743242363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44931,57 +44931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12590119" name="Picture">
+                  <wp:docPr id="1273888227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12590119" name="Picture"/>
+                          <pic:cNvPr id="1273888227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45002,57 +45002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326537780" name="Picture">
+                  <wp:docPr id="533889631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326537780" name="Picture"/>
+                          <pic:cNvPr id="533889631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45416,57 +45416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990683069" name="Picture">
+                  <wp:docPr id="2047349142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990683069" name="Picture"/>
+                          <pic:cNvPr id="2047349142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>