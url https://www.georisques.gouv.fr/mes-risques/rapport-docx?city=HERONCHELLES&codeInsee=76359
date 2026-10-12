--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463899180" name="Picture">
+                  <wp:docPr id="317781834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463899180" name="Picture"/>
+                          <pic:cNvPr id="317781834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469125845" name="Picture">
+                  <wp:docPr id="1272547306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469125845" name="Picture"/>
+                          <pic:cNvPr id="1272547306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1479850409" name="Picture">
+                        <wp:docPr id="352606385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1479850409" name="Picture"/>
+                                <pic:cNvPr id="352606385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986742048" name="Picture">
+                  <wp:docPr id="1693497238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986742048" name="Picture"/>
+                          <pic:cNvPr id="1693497238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99557531" name="Picture">
+                  <wp:docPr id="461209452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99557531" name="Picture"/>
+                          <pic:cNvPr id="461209452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693927037" name="Picture">
+                  <wp:docPr id="1459577699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693927037" name="Picture"/>
+                          <pic:cNvPr id="1459577699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461042790" name="Picture">
+                  <wp:docPr id="1252564832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461042790" name="Picture"/>
+                          <pic:cNvPr id="1252564832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634486130" name="Picture">
+                  <wp:docPr id="1552759662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634486130" name="Picture"/>
+                          <pic:cNvPr id="1552759662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="911578048" name="Picture">
+                        <wp:docPr id="2105269680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="911578048" name="Picture"/>
+                                <pic:cNvPr id="2105269680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="279305649" name="Picture">
+                        <wp:docPr id="1924426199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="279305649" name="Picture"/>
+                                <pic:cNvPr id="1924426199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082424679" name="Picture">
+                        <wp:docPr id="1598769192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082424679" name="Picture"/>
+                                <pic:cNvPr id="1598769192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2006999219" name="Picture">
+                        <wp:docPr id="227316572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2006999219" name="Picture"/>
+                                <pic:cNvPr id="227316572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="290762586" name="Picture">
+                        <wp:docPr id="627805019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="290762586" name="Picture"/>
+                                <pic:cNvPr id="627805019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1389258470" name="Picture">
+                        <wp:docPr id="450211987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1389258470" name="Picture"/>
+                                <pic:cNvPr id="450211987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1600718685" name="Picture">
+                        <wp:docPr id="2083927263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1600718685" name="Picture"/>
+                                <pic:cNvPr id="2083927263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1103530830" name="Picture">
+                        <wp:docPr id="1866019445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1103530830" name="Picture"/>
+                                <pic:cNvPr id="1866019445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1796557148" name="Picture">
+                        <wp:docPr id="1570679937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1796557148" name="Picture"/>
+                                <pic:cNvPr id="1570679937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="956463623" name="Picture">
+                        <wp:docPr id="1118496767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="956463623" name="Picture"/>
+                                <pic:cNvPr id="1118496767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1681616741" name="Picture">
+                        <wp:docPr id="665386403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1681616741" name="Picture"/>
+                                <pic:cNvPr id="665386403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1232917699" name="Picture">
+                        <wp:docPr id="1139668118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1232917699" name="Picture"/>
+                                <pic:cNvPr id="1139668118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="414438966" name="Picture">
+                        <wp:docPr id="1371103797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="414438966" name="Picture"/>
+                                <pic:cNvPr id="1371103797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="507344751" name="Picture">
+                        <wp:docPr id="727629671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="507344751" name="Picture"/>
+                                <pic:cNvPr id="727629671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="466319558" name="Picture">
+                        <wp:docPr id="814788618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="466319558" name="Picture"/>
+                                <pic:cNvPr id="814788618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872469299" name="Picture">
+                  <wp:docPr id="1852134112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872469299" name="Picture"/>
+                          <pic:cNvPr id="1852134112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362187654" name="Picture">
+                  <wp:docPr id="666352335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362187654" name="Picture"/>
+                          <pic:cNvPr id="666352335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464464939" name="Picture">
+                  <wp:docPr id="1615600140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464464939" name="Picture"/>
+                          <pic:cNvPr id="1615600140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448071563" name="Picture">
+                  <wp:docPr id="1721239376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448071563" name="Picture"/>
+                          <pic:cNvPr id="1721239376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186526588" name="Picture">
+                  <wp:docPr id="483563985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186526588" name="Picture"/>
+                          <pic:cNvPr id="483563985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694397168" name="Picture">
+                  <wp:docPr id="31499058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694397168" name="Picture"/>
+                          <pic:cNvPr id="31499058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="984262628" name="Picture">
+                        <wp:docPr id="801324458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="984262628" name="Picture"/>
+                                <pic:cNvPr id="801324458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503749347" name="Picture">
+                  <wp:docPr id="1166793988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503749347" name="Picture"/>
+                          <pic:cNvPr id="1166793988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393843178" name="Picture">
+                  <wp:docPr id="971094252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393843178" name="Picture"/>
+                          <pic:cNvPr id="971094252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013495654" name="Picture">
+                  <wp:docPr id="259652631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013495654" name="Picture"/>
+                          <pic:cNvPr id="259652631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676674919" name="Picture">
+                  <wp:docPr id="1077996986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676674919" name="Picture"/>
+                          <pic:cNvPr id="1077996986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778791822" name="Picture">
+                  <wp:docPr id="608445093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778791822" name="Picture"/>
+                          <pic:cNvPr id="608445093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824739938" name="Picture">
+                  <wp:docPr id="1174630364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824739938" name="Picture"/>
+                          <pic:cNvPr id="1174630364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="41114750" name="Picture">
+                        <wp:docPr id="1929010363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="41114750" name="Picture"/>
+                                <pic:cNvPr id="1929010363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386182155" name="Picture">
+                  <wp:docPr id="1609812031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386182155" name="Picture"/>
+                          <pic:cNvPr id="1609812031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046409398" name="Picture">
+                  <wp:docPr id="21945797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046409398" name="Picture"/>
+                          <pic:cNvPr id="21945797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459986479" name="Picture">
+                  <wp:docPr id="251954270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459986479" name="Picture"/>
+                          <pic:cNvPr id="251954270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252279411" name="Picture">
+                  <wp:docPr id="1475050146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252279411" name="Picture"/>
+                          <pic:cNvPr id="1475050146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695759861" name="Picture">
+                  <wp:docPr id="171302741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695759861" name="Picture"/>
+                          <pic:cNvPr id="171302741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759747588" name="Picture">
+                  <wp:docPr id="1848474669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759747588" name="Picture"/>
+                          <pic:cNvPr id="1848474669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1649819676" name="Picture">
+                        <wp:docPr id="459245716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1649819676" name="Picture"/>
+                                <pic:cNvPr id="459245716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290646067" name="Picture">
+                  <wp:docPr id="1348775319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290646067" name="Picture"/>
+                          <pic:cNvPr id="1348775319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32016,57 +32016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726561706" name="Picture">
+                  <wp:docPr id="1344341207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726561706" name="Picture"/>
+                          <pic:cNvPr id="1344341207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32484,57 +32484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076737663" name="Picture">
+                  <wp:docPr id="937241967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076737663" name="Picture"/>
+                          <pic:cNvPr id="937241967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086631871" name="Picture">
+                  <wp:docPr id="989270740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086631871" name="Picture"/>
+                          <pic:cNvPr id="989270740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33732,57 +33732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407852846" name="Picture">
+                  <wp:docPr id="1646833377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407852846" name="Picture"/>
+                          <pic:cNvPr id="1646833377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34376,57 +34376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658237216" name="Picture">
+                  <wp:docPr id="1010848158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658237216" name="Picture"/>
+                          <pic:cNvPr id="1010848158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35374,57 +35374,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627048653" name="Picture">
+                  <wp:docPr id="426799267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627048653" name="Picture"/>
+                          <pic:cNvPr id="426799267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35477,57 +35477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038411694" name="Picture">
+                  <wp:docPr id="159298452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038411694" name="Picture"/>
+                          <pic:cNvPr id="159298452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36854,57 +36854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129621217" name="Picture">
+                  <wp:docPr id="623016436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129621217" name="Picture"/>
+                          <pic:cNvPr id="623016436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37997,57 +37997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1172903847" name="Picture">
+                        <wp:docPr id="1171385094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1172903847" name="Picture"/>
+                                <pic:cNvPr id="1171385094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39358,57 +39358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594330197" name="Picture">
+                  <wp:docPr id="1930086289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594330197" name="Picture"/>
+                          <pic:cNvPr id="1930086289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39447,57 +39447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159210234" name="Picture">
+                  <wp:docPr id="1315780371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159210234" name="Picture"/>
+                          <pic:cNvPr id="1315780371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40091,57 +40091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399842074" name="Picture">
+                  <wp:docPr id="1804978523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399842074" name="Picture"/>
+                          <pic:cNvPr id="1804978523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41089,57 +41089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495718232" name="Picture">
+                  <wp:docPr id="1943605263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495718232" name="Picture"/>
+                          <pic:cNvPr id="1943605263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41192,57 +41192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503028625" name="Picture">
+                  <wp:docPr id="1261902589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503028625" name="Picture"/>
+                          <pic:cNvPr id="1261902589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42569,57 +42569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446968990" name="Picture">
+                  <wp:docPr id="1732769729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446968990" name="Picture"/>
+                          <pic:cNvPr id="1732769729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43712,57 +43712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="366822199" name="Picture">
+                        <wp:docPr id="1913806621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="366822199" name="Picture"/>
+                                <pic:cNvPr id="1913806621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44933,57 +44933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786859478" name="Picture">
+                  <wp:docPr id="708003681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786859478" name="Picture"/>
+                          <pic:cNvPr id="708003681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45004,57 +45004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101617004" name="Picture">
+                  <wp:docPr id="421369544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101617004" name="Picture"/>
+                          <pic:cNvPr id="421369544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45418,57 +45418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852579250" name="Picture">
+                  <wp:docPr id="800648594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852579250" name="Picture"/>
+                          <pic:cNvPr id="800648594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>