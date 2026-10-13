--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776447419" name="Picture">
+                  <wp:docPr id="368535353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776447419" name="Picture"/>
+                          <pic:cNvPr id="368535353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511440685" name="Picture">
+                  <wp:docPr id="1034611269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511440685" name="Picture"/>
+                          <pic:cNvPr id="1034611269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1299270505" name="Picture">
+                        <wp:docPr id="2044439716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1299270505" name="Picture"/>
+                                <pic:cNvPr id="2044439716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329977926" name="Picture">
+                  <wp:docPr id="347571269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329977926" name="Picture"/>
+                          <pic:cNvPr id="347571269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26180088" name="Picture">
+                  <wp:docPr id="1907271044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26180088" name="Picture"/>
+                          <pic:cNvPr id="1907271044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626575340" name="Picture">
+                  <wp:docPr id="1936580028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626575340" name="Picture"/>
+                          <pic:cNvPr id="1936580028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425091099" name="Picture">
+                  <wp:docPr id="110749381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425091099" name="Picture"/>
+                          <pic:cNvPr id="110749381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912645462" name="Picture">
+                  <wp:docPr id="20820462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912645462" name="Picture"/>
+                          <pic:cNvPr id="20820462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1064294790" name="Picture">
+                        <wp:docPr id="1351918629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1064294790" name="Picture"/>
+                                <pic:cNvPr id="1351918629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1820121047" name="Picture">
+                        <wp:docPr id="1045856660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1820121047" name="Picture"/>
+                                <pic:cNvPr id="1045856660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="181073199" name="Picture">
+                        <wp:docPr id="1445726250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="181073199" name="Picture"/>
+                                <pic:cNvPr id="1445726250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="972193600" name="Picture">
+                        <wp:docPr id="2075452276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="972193600" name="Picture"/>
+                                <pic:cNvPr id="2075452276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="140420439" name="Picture">
+                        <wp:docPr id="202534771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="140420439" name="Picture"/>
+                                <pic:cNvPr id="202534771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1200410395" name="Picture">
+                        <wp:docPr id="598329612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1200410395" name="Picture"/>
+                                <pic:cNvPr id="598329612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1861008369" name="Picture">
+                        <wp:docPr id="888776978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1861008369" name="Picture"/>
+                                <pic:cNvPr id="888776978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="379343055" name="Picture">
+                        <wp:docPr id="1599044013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="379343055" name="Picture"/>
+                                <pic:cNvPr id="1599044013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="819004810" name="Picture">
+                        <wp:docPr id="1475592560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="819004810" name="Picture"/>
+                                <pic:cNvPr id="1475592560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1865931673" name="Picture">
+                        <wp:docPr id="1454414915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1865931673" name="Picture"/>
+                                <pic:cNvPr id="1454414915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="74150842" name="Picture">
+                        <wp:docPr id="1828441450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="74150842" name="Picture"/>
+                                <pic:cNvPr id="1828441450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="563352962" name="Picture">
+                        <wp:docPr id="158969450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="563352962" name="Picture"/>
+                                <pic:cNvPr id="158969450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="557466676" name="Picture">
+                        <wp:docPr id="2060661703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="557466676" name="Picture"/>
+                                <pic:cNvPr id="2060661703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1453326900" name="Picture">
+                        <wp:docPr id="980125088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1453326900" name="Picture"/>
+                                <pic:cNvPr id="980125088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1362444615" name="Picture">
+                        <wp:docPr id="2014760832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1362444615" name="Picture"/>
+                                <pic:cNvPr id="2014760832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267351694" name="Picture">
+                  <wp:docPr id="622308190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267351694" name="Picture"/>
+                          <pic:cNvPr id="622308190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271520306" name="Picture">
+                  <wp:docPr id="647463609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271520306" name="Picture"/>
+                          <pic:cNvPr id="647463609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124828720" name="Picture">
+                  <wp:docPr id="1352187847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124828720" name="Picture"/>
+                          <pic:cNvPr id="1352187847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884700100" name="Picture">
+                  <wp:docPr id="89671254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884700100" name="Picture"/>
+                          <pic:cNvPr id="89671254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890226448" name="Picture">
+                  <wp:docPr id="991487588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890226448" name="Picture"/>
+                          <pic:cNvPr id="991487588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766756080" name="Picture">
+                  <wp:docPr id="1103708336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766756080" name="Picture"/>
+                          <pic:cNvPr id="1103708336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1691877682" name="Picture">
+                        <wp:docPr id="747129720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1691877682" name="Picture"/>
+                                <pic:cNvPr id="747129720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2014513173" name="Picture">
+                        <wp:docPr id="1671167374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2014513173" name="Picture"/>
+                                <pic:cNvPr id="1671167374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20368,57 +20368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924872148" name="Picture">
+                  <wp:docPr id="1659636339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924872148" name="Picture"/>
+                          <pic:cNvPr id="1659636339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20457,57 +20457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706434772" name="Picture">
+                  <wp:docPr id="1188840993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706434772" name="Picture"/>
+                          <pic:cNvPr id="1188840993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21101,57 +21101,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252569122" name="Picture">
+                  <wp:docPr id="2056758521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252569122" name="Picture"/>
+                          <pic:cNvPr id="2056758521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22099,57 +22099,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399803806" name="Picture">
+                  <wp:docPr id="1595038808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399803806" name="Picture"/>
+                          <pic:cNvPr id="1595038808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22202,57 +22202,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156966615" name="Picture">
+                  <wp:docPr id="227655973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156966615" name="Picture"/>
+                          <pic:cNvPr id="227655973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23583,57 +23583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492575810" name="Picture">
+                  <wp:docPr id="830581971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492575810" name="Picture"/>
+                          <pic:cNvPr id="830581971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24726,57 +24726,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160840444" name="Picture">
+                        <wp:docPr id="534303039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160840444" name="Picture"/>
+                                <pic:cNvPr id="534303039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26115,57 +26115,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960155520" name="Picture">
+                  <wp:docPr id="595792163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960155520" name="Picture"/>
+                          <pic:cNvPr id="595792163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26204,57 +26204,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199430592" name="Picture">
+                  <wp:docPr id="1705741111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199430592" name="Picture"/>
+                          <pic:cNvPr id="1705741111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26848,57 +26848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083184426" name="Picture">
+                  <wp:docPr id="2069909416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083184426" name="Picture"/>
+                          <pic:cNvPr id="2069909416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27846,57 +27846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100706844" name="Picture">
+                  <wp:docPr id="977004139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100706844" name="Picture"/>
+                          <pic:cNvPr id="977004139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27949,57 +27949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372157893" name="Picture">
+                  <wp:docPr id="868723708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372157893" name="Picture"/>
+                          <pic:cNvPr id="868723708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29326,57 +29326,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112224250" name="Picture">
+                  <wp:docPr id="728308120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112224250" name="Picture"/>
+                          <pic:cNvPr id="728308120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30469,57 +30469,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1829440036" name="Picture">
+                        <wp:docPr id="1782583514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1829440036" name="Picture"/>
+                                <pic:cNvPr id="1782583514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31830,57 +31830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1985225374" name="Picture">
+                  <wp:docPr id="151417299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1985225374" name="Picture"/>
+                          <pic:cNvPr id="151417299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31919,57 +31919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280840147" name="Picture">
+                  <wp:docPr id="1381513854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280840147" name="Picture"/>
+                          <pic:cNvPr id="1381513854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32563,57 +32563,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606730466" name="Picture">
+                  <wp:docPr id="947566810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606730466" name="Picture"/>
+                          <pic:cNvPr id="947566810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33561,57 +33561,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915564572" name="Picture">
+                  <wp:docPr id="1901239809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915564572" name="Picture"/>
+                          <pic:cNvPr id="1901239809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33664,57 +33664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132313604" name="Picture">
+                  <wp:docPr id="1543595186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132313604" name="Picture"/>
+                          <pic:cNvPr id="1543595186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35041,57 +35041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496851055" name="Picture">
+                  <wp:docPr id="1060991256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496851055" name="Picture"/>
+                          <pic:cNvPr id="1060991256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36184,57 +36184,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="182459357" name="Picture">
+                        <wp:docPr id="297223058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="182459357" name="Picture"/>
+                                <pic:cNvPr id="297223058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37573,57 +37573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101961934" name="Picture">
+                  <wp:docPr id="1171674381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101961934" name="Picture"/>
+                          <pic:cNvPr id="1171674381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37662,57 +37662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758938428" name="Picture">
+                  <wp:docPr id="1487947872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758938428" name="Picture"/>
+                          <pic:cNvPr id="1487947872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38306,57 +38306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185163011" name="Picture">
+                  <wp:docPr id="1298200035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185163011" name="Picture"/>
+                          <pic:cNvPr id="1298200035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39304,57 +39304,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437952037" name="Picture">
+                  <wp:docPr id="1676143939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437952037" name="Picture"/>
+                          <pic:cNvPr id="1676143939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39407,57 +39407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27990359" name="Picture">
+                  <wp:docPr id="1605619816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27990359" name="Picture"/>
+                          <pic:cNvPr id="1605619816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40782,57 +40782,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2984500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377567808" name="Picture">
+                  <wp:docPr id="932749034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377567808" name="Picture"/>
+                          <pic:cNvPr id="932749034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="851" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2984500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41935,57 +41935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1523712172" name="Picture">
+                        <wp:docPr id="679995544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1523712172" name="Picture"/>
+                                <pic:cNvPr id="679995544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43241,57 +43241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168007820" name="Picture">
+                  <wp:docPr id="1536908460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168007820" name="Picture"/>
+                          <pic:cNvPr id="1536908460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43312,57 +43312,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164204177" name="Picture">
+                  <wp:docPr id="1686784286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164204177" name="Picture"/>
+                          <pic:cNvPr id="1686784286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43726,57 +43726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772228363" name="Picture">
+                  <wp:docPr id="632856686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772228363" name="Picture"/>
+                          <pic:cNvPr id="632856686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>