--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356001326" name="Picture">
+                  <wp:docPr id="1698278490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356001326" name="Picture"/>
+                          <pic:cNvPr id="1698278490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615199638" name="Picture">
+                  <wp:docPr id="1500468461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615199638" name="Picture"/>
+                          <pic:cNvPr id="1500468461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="162156542" name="Picture">
+                        <wp:docPr id="1989850304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="162156542" name="Picture"/>
+                                <pic:cNvPr id="1989850304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255282651" name="Picture">
+                  <wp:docPr id="1145800526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255282651" name="Picture"/>
+                          <pic:cNvPr id="1145800526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425375641" name="Picture">
+                  <wp:docPr id="407444222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425375641" name="Picture"/>
+                          <pic:cNvPr id="407444222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1833233117" name="Picture">
+                  <wp:docPr id="609361116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1833233117" name="Picture"/>
+                          <pic:cNvPr id="609361116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784600207" name="Picture">
+                  <wp:docPr id="577595374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784600207" name="Picture"/>
+                          <pic:cNvPr id="577595374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045307684" name="Picture">
+                  <wp:docPr id="1099227421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045307684" name="Picture"/>
+                          <pic:cNvPr id="1099227421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="33973033" name="Picture">
+                        <wp:docPr id="175193912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="33973033" name="Picture"/>
+                                <pic:cNvPr id="175193912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="913526201" name="Picture">
+                        <wp:docPr id="451576036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="913526201" name="Picture"/>
+                                <pic:cNvPr id="451576036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="809782783" name="Picture">
+                        <wp:docPr id="917012248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="809782783" name="Picture"/>
+                                <pic:cNvPr id="917012248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="709980349" name="Picture">
+                        <wp:docPr id="130178350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="709980349" name="Picture"/>
+                                <pic:cNvPr id="130178350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="50870232" name="Picture">
+                        <wp:docPr id="1120413738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="50870232" name="Picture"/>
+                                <pic:cNvPr id="1120413738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1595984804" name="Picture">
+                        <wp:docPr id="71715115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1595984804" name="Picture"/>
+                                <pic:cNvPr id="71715115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="866615049" name="Picture">
+                        <wp:docPr id="306697852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="866615049" name="Picture"/>
+                                <pic:cNvPr id="306697852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1714035938" name="Picture">
+                        <wp:docPr id="1564309495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1714035938" name="Picture"/>
+                                <pic:cNvPr id="1564309495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1648973285" name="Picture">
+                        <wp:docPr id="1591343300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1648973285" name="Picture"/>
+                                <pic:cNvPr id="1591343300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1567640559" name="Picture">
+                        <wp:docPr id="1593006076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1567640559" name="Picture"/>
+                                <pic:cNvPr id="1593006076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="821705999" name="Picture">
+                        <wp:docPr id="1477468122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="821705999" name="Picture"/>
+                                <pic:cNvPr id="1477468122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="751450691" name="Picture">
+                        <wp:docPr id="1372998622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="751450691" name="Picture"/>
+                                <pic:cNvPr id="1372998622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883278269" name="Picture">
+                  <wp:docPr id="1963055824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883278269" name="Picture"/>
+                          <pic:cNvPr id="1963055824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278337645" name="Picture">
+                  <wp:docPr id="1579913402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278337645" name="Picture"/>
+                          <pic:cNvPr id="1579913402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759808382" name="Picture">
+                  <wp:docPr id="1967408975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759808382" name="Picture"/>
+                          <pic:cNvPr id="1967408975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547657028" name="Picture">
+                  <wp:docPr id="589685972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547657028" name="Picture"/>
+                          <pic:cNvPr id="589685972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793631538" name="Picture">
+                  <wp:docPr id="253855217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793631538" name="Picture"/>
+                          <pic:cNvPr id="253855217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="332985699" name="Picture">
+                  <wp:docPr id="1833666478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="332985699" name="Picture"/>
+                          <pic:cNvPr id="1833666478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="556783492" name="Picture">
+                        <wp:docPr id="2039631333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="556783492" name="Picture"/>
+                                <pic:cNvPr id="2039631333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267092526" name="Picture">
+                        <wp:docPr id="649030562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267092526" name="Picture"/>
+                                <pic:cNvPr id="649030562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18737,57 +18737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771508425" name="Picture">
+                  <wp:docPr id="777469109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771508425" name="Picture"/>
+                          <pic:cNvPr id="777469109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18826,57 +18826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11144329" name="Picture">
+                  <wp:docPr id="10781138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11144329" name="Picture"/>
+                          <pic:cNvPr id="10781138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19470,57 +19470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401099328" name="Picture">
+                  <wp:docPr id="1569396767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401099328" name="Picture"/>
+                          <pic:cNvPr id="1569396767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20468,57 +20468,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193154568" name="Picture">
+                  <wp:docPr id="1106969316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193154568" name="Picture"/>
+                          <pic:cNvPr id="1106969316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20571,57 +20571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145846889" name="Picture">
+                  <wp:docPr id="1904424745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145846889" name="Picture"/>
+                          <pic:cNvPr id="1904424745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21952,57 +21952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891999362" name="Picture">
+                  <wp:docPr id="1952050864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891999362" name="Picture"/>
+                          <pic:cNvPr id="1952050864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23095,57 +23095,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1144230977" name="Picture">
+                        <wp:docPr id="345300772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1144230977" name="Picture"/>
+                                <pic:cNvPr id="345300772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24484,57 +24484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408822731" name="Picture">
+                  <wp:docPr id="797151080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408822731" name="Picture"/>
+                          <pic:cNvPr id="797151080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24573,57 +24573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443191615" name="Picture">
+                  <wp:docPr id="1907131548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443191615" name="Picture"/>
+                          <pic:cNvPr id="1907131548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25217,57 +25217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548484762" name="Picture">
+                  <wp:docPr id="1214505412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548484762" name="Picture"/>
+                          <pic:cNvPr id="1214505412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26215,57 +26215,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871030881" name="Picture">
+                  <wp:docPr id="304451382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871030881" name="Picture"/>
+                          <pic:cNvPr id="304451382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26318,57 +26318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665367686" name="Picture">
+                  <wp:docPr id="1664272287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665367686" name="Picture"/>
+                          <pic:cNvPr id="1664272287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27695,57 +27695,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355022211" name="Picture">
+                  <wp:docPr id="106257623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355022211" name="Picture"/>
+                          <pic:cNvPr id="106257623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28838,57 +28838,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1080426643" name="Picture">
+                        <wp:docPr id="1082253858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1080426643" name="Picture"/>
+                                <pic:cNvPr id="1082253858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30199,57 +30199,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482324529" name="Picture">
+                  <wp:docPr id="1822338305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482324529" name="Picture"/>
+                          <pic:cNvPr id="1822338305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30288,57 +30288,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447789085" name="Picture">
+                  <wp:docPr id="1826481834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447789085" name="Picture"/>
+                          <pic:cNvPr id="1826481834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30932,57 +30932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352436673" name="Picture">
+                  <wp:docPr id="1232713325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352436673" name="Picture"/>
+                          <pic:cNvPr id="1232713325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31930,57 +31930,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754283562" name="Picture">
+                  <wp:docPr id="680935650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754283562" name="Picture"/>
+                          <pic:cNvPr id="680935650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32033,57 +32033,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620142423" name="Picture">
+                  <wp:docPr id="259533906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620142423" name="Picture"/>
+                          <pic:cNvPr id="259533906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33410,57 +33410,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139343116" name="Picture">
+                  <wp:docPr id="490732228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139343116" name="Picture"/>
+                          <pic:cNvPr id="490732228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34553,57 +34553,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="965297312" name="Picture">
+                        <wp:docPr id="1294201861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="965297312" name="Picture"/>
+                                <pic:cNvPr id="1294201861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35774,57 +35774,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025367042" name="Picture">
+                  <wp:docPr id="799596223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025367042" name="Picture"/>
+                          <pic:cNvPr id="799596223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35845,57 +35845,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380268291" name="Picture">
+                  <wp:docPr id="641137632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380268291" name="Picture"/>
+                          <pic:cNvPr id="641137632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36259,57 +36259,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923309756" name="Picture">
+                  <wp:docPr id="1838974039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923309756" name="Picture"/>
+                          <pic:cNvPr id="1838974039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>