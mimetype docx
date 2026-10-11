--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438453264" name="Picture">
+                  <wp:docPr id="1335818315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438453264" name="Picture"/>
+                          <pic:cNvPr id="1335818315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260718944" name="Picture">
+                  <wp:docPr id="974963567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260718944" name="Picture"/>
+                          <pic:cNvPr id="974963567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1929351370" name="Picture">
+                        <wp:docPr id="1737973412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1929351370" name="Picture"/>
+                                <pic:cNvPr id="1737973412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827970386" name="Picture">
+                  <wp:docPr id="183746738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827970386" name="Picture"/>
+                          <pic:cNvPr id="183746738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76951857" name="Picture">
+                  <wp:docPr id="482951199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76951857" name="Picture"/>
+                          <pic:cNvPr id="482951199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12266092" name="Picture">
+                  <wp:docPr id="37681092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12266092" name="Picture"/>
+                          <pic:cNvPr id="37681092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594387668" name="Picture">
+                  <wp:docPr id="1891847610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594387668" name="Picture"/>
+                          <pic:cNvPr id="1891847610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448235708" name="Picture">
+                  <wp:docPr id="1478322533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448235708" name="Picture"/>
+                          <pic:cNvPr id="1478322533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="878954441" name="Picture">
+                        <wp:docPr id="640683008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="878954441" name="Picture"/>
+                                <pic:cNvPr id="640683008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1016689050" name="Picture">
+                        <wp:docPr id="1204753051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1016689050" name="Picture"/>
+                                <pic:cNvPr id="1204753051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="665200806" name="Picture">
+                        <wp:docPr id="66186143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="665200806" name="Picture"/>
+                                <pic:cNvPr id="66186143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="116343208" name="Picture">
+                        <wp:docPr id="983138753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="116343208" name="Picture"/>
+                                <pic:cNvPr id="983138753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="259919244" name="Picture">
+                        <wp:docPr id="342212165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="259919244" name="Picture"/>
+                                <pic:cNvPr id="342212165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="491830356" name="Picture">
+                        <wp:docPr id="1218268089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="491830356" name="Picture"/>
+                                <pic:cNvPr id="1218268089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1849351503" name="Picture">
+                        <wp:docPr id="2069015577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1849351503" name="Picture"/>
+                                <pic:cNvPr id="2069015577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1471300041" name="Picture">
+                        <wp:docPr id="666490464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1471300041" name="Picture"/>
+                                <pic:cNvPr id="666490464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1865739569" name="Picture">
+                        <wp:docPr id="991068795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1865739569" name="Picture"/>
+                                <pic:cNvPr id="991068795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1201231533" name="Picture">
+                        <wp:docPr id="1815993517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1201231533" name="Picture"/>
+                                <pic:cNvPr id="1815993517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="541715307" name="Picture">
+                        <wp:docPr id="445536763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="541715307" name="Picture"/>
+                                <pic:cNvPr id="445536763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1173179553" name="Picture">
+                        <wp:docPr id="1625789273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1173179553" name="Picture"/>
+                                <pic:cNvPr id="1625789273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1188057887" name="Picture">
+                        <wp:docPr id="864012381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1188057887" name="Picture"/>
+                                <pic:cNvPr id="864012381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1755649683" name="Picture">
+                        <wp:docPr id="336437523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1755649683" name="Picture"/>
+                                <pic:cNvPr id="336437523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="507072033" name="Picture">
+                        <wp:docPr id="1271471641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="507072033" name="Picture"/>
+                                <pic:cNvPr id="1271471641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50805597" name="Picture">
+                  <wp:docPr id="1311202746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50805597" name="Picture"/>
+                          <pic:cNvPr id="1311202746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963117567" name="Picture">
+                  <wp:docPr id="65571358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963117567" name="Picture"/>
+                          <pic:cNvPr id="65571358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030924093" name="Picture">
+                  <wp:docPr id="143501982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030924093" name="Picture"/>
+                          <pic:cNvPr id="143501982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986480042" name="Picture">
+                  <wp:docPr id="676619354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986480042" name="Picture"/>
+                          <pic:cNvPr id="676619354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213342377" name="Picture">
+                  <wp:docPr id="1767071742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213342377" name="Picture"/>
+                          <pic:cNvPr id="1767071742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866657465" name="Picture">
+                  <wp:docPr id="737598373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866657465" name="Picture"/>
+                          <pic:cNvPr id="737598373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="278957410" name="Picture">
+                        <wp:docPr id="831414199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="278957410" name="Picture"/>
+                                <pic:cNvPr id="831414199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1682599451" name="Picture">
+                        <wp:docPr id="1954689939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1682599451" name="Picture"/>
+                                <pic:cNvPr id="1954689939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20146,57 +20146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186015271" name="Picture">
+                  <wp:docPr id="1500630376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186015271" name="Picture"/>
+                          <pic:cNvPr id="1500630376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20235,57 +20235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606044487" name="Picture">
+                  <wp:docPr id="259262895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606044487" name="Picture"/>
+                          <pic:cNvPr id="259262895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20879,57 +20879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328341865" name="Picture">
+                  <wp:docPr id="1779416441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328341865" name="Picture"/>
+                          <pic:cNvPr id="1779416441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21877,57 +21877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488777299" name="Picture">
+                  <wp:docPr id="1777832810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488777299" name="Picture"/>
+                          <pic:cNvPr id="1777832810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21980,57 +21980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535120457" name="Picture">
+                  <wp:docPr id="1407839446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535120457" name="Picture"/>
+                          <pic:cNvPr id="1407839446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23361,57 +23361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154860184" name="Picture">
+                  <wp:docPr id="1394707170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154860184" name="Picture"/>
+                          <pic:cNvPr id="1394707170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24504,57 +24504,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1912836763" name="Picture">
+                        <wp:docPr id="410386839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1912836763" name="Picture"/>
+                                <pic:cNvPr id="410386839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25923,57 +25923,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787388253" name="Picture">
+                  <wp:docPr id="372795211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787388253" name="Picture"/>
+                          <pic:cNvPr id="372795211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26012,57 +26012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154701726" name="Picture">
+                  <wp:docPr id="267642540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154701726" name="Picture"/>
+                          <pic:cNvPr id="267642540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26701,57 +26701,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1248255414" name="Picture">
+                  <wp:docPr id="672811278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1248255414" name="Picture"/>
+                          <pic:cNvPr id="672811278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27789,57 +27789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461925776" name="Picture">
+                  <wp:docPr id="155895226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461925776" name="Picture"/>
+                          <pic:cNvPr id="155895226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27892,57 +27892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584051903" name="Picture">
+                  <wp:docPr id="1596066092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584051903" name="Picture"/>
+                          <pic:cNvPr id="1596066092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29365,57 +29365,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333346624" name="Picture">
+                  <wp:docPr id="1657255427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333346624" name="Picture"/>
+                          <pic:cNvPr id="1657255427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32081,57 +32081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896975320" name="Picture">
+                  <wp:docPr id="1967836403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896975320" name="Picture"/>
+                          <pic:cNvPr id="1967836403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32170,57 +32170,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433584705" name="Picture">
+                  <wp:docPr id="711068663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433584705" name="Picture"/>
+                          <pic:cNvPr id="711068663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32814,57 +32814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426583588" name="Picture">
+                  <wp:docPr id="443676141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426583588" name="Picture"/>
+                          <pic:cNvPr id="443676141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33812,57 +33812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678846648" name="Picture">
+                  <wp:docPr id="1104745124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678846648" name="Picture"/>
+                          <pic:cNvPr id="1104745124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33915,57 +33915,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484113462" name="Picture">
+                  <wp:docPr id="1012830399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484113462" name="Picture"/>
+                          <pic:cNvPr id="1012830399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35292,57 +35292,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131541694" name="Picture">
+                  <wp:docPr id="181349389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131541694" name="Picture"/>
+                          <pic:cNvPr id="181349389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36435,57 +36435,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="545348498" name="Picture">
+                        <wp:docPr id="927742044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="545348498" name="Picture"/>
+                                <pic:cNvPr id="927742044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37796,57 +37796,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822007096" name="Picture">
+                  <wp:docPr id="1150342652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822007096" name="Picture"/>
+                          <pic:cNvPr id="1150342652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37885,57 +37885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757484506" name="Picture">
+                  <wp:docPr id="1654584171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757484506" name="Picture"/>
+                          <pic:cNvPr id="1654584171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38529,57 +38529,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959855448" name="Picture">
+                  <wp:docPr id="1327493642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959855448" name="Picture"/>
+                          <pic:cNvPr id="1327493642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39527,57 +39527,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147763768" name="Picture">
+                  <wp:docPr id="1511904060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147763768" name="Picture"/>
+                          <pic:cNvPr id="1511904060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39630,57 +39630,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109199318" name="Picture">
+                  <wp:docPr id="500711745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109199318" name="Picture"/>
+                          <pic:cNvPr id="500711745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41007,57 +41007,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803212806" name="Picture">
+                  <wp:docPr id="1478964458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803212806" name="Picture"/>
+                          <pic:cNvPr id="1478964458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42150,57 +42150,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1130659931" name="Picture">
+                        <wp:docPr id="982386612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1130659931" name="Picture"/>
+                                <pic:cNvPr id="982386612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43421,57 +43421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898000918" name="Picture">
+                  <wp:docPr id="489610706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898000918" name="Picture"/>
+                          <pic:cNvPr id="489610706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43501,57 +43501,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753008269" name="Picture">
+                  <wp:docPr id="1942674407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753008269" name="Picture"/>
+                          <pic:cNvPr id="1942674407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43980,57 +43980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536169502" name="Picture">
+                  <wp:docPr id="520673048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536169502" name="Picture"/>
+                          <pic:cNvPr id="520673048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45575,57 +45575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430082571" name="Picture">
+                  <wp:docPr id="2069595718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430082571" name="Picture"/>
+                          <pic:cNvPr id="2069595718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45646,57 +45646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974391844" name="Picture">
+                  <wp:docPr id="1584103209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974391844" name="Picture"/>
+                          <pic:cNvPr id="1584103209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46060,57 +46060,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="263468228" name="Picture">
+                  <wp:docPr id="117625835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="263468228" name="Picture"/>
+                          <pic:cNvPr id="117625835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>