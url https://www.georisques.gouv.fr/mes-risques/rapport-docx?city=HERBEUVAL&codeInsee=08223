--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052497295" name="Picture">
+                  <wp:docPr id="1176076357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052497295" name="Picture"/>
+                          <pic:cNvPr id="1176076357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659191734" name="Picture">
+                  <wp:docPr id="1040125542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659191734" name="Picture"/>
+                          <pic:cNvPr id="1040125542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1498387307" name="Picture">
+                        <wp:docPr id="794164500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1498387307" name="Picture"/>
+                                <pic:cNvPr id="794164500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879044252" name="Picture">
+                  <wp:docPr id="531669628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879044252" name="Picture"/>
+                          <pic:cNvPr id="531669628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957468192" name="Picture">
+                  <wp:docPr id="1330632957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957468192" name="Picture"/>
+                          <pic:cNvPr id="1330632957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406026391" name="Picture">
+                  <wp:docPr id="1984872364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406026391" name="Picture"/>
+                          <pic:cNvPr id="1984872364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863272458" name="Picture">
+                  <wp:docPr id="1907013481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863272458" name="Picture"/>
+                          <pic:cNvPr id="1907013481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307856180" name="Picture">
+                  <wp:docPr id="1979280108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307856180" name="Picture"/>
+                          <pic:cNvPr id="1979280108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597988273" name="Picture">
+                        <wp:docPr id="149184298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597988273" name="Picture"/>
+                                <pic:cNvPr id="149184298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="570739647" name="Picture">
+                        <wp:docPr id="1711835931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="570739647" name="Picture"/>
+                                <pic:cNvPr id="1711835931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1984238264" name="Picture">
+                        <wp:docPr id="1849851223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1984238264" name="Picture"/>
+                                <pic:cNvPr id="1849851223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="988301397" name="Picture">
+                        <wp:docPr id="1371038920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="988301397" name="Picture"/>
+                                <pic:cNvPr id="1371038920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="41431057" name="Picture">
+                        <wp:docPr id="458936001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="41431057" name="Picture"/>
+                                <pic:cNvPr id="458936001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="979064019" name="Picture">
+                        <wp:docPr id="1308091065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="979064019" name="Picture"/>
+                                <pic:cNvPr id="1308091065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908976110" name="Picture">
+                        <wp:docPr id="1418832138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908976110" name="Picture"/>
+                                <pic:cNvPr id="1418832138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="437101157" name="Picture">
+                        <wp:docPr id="763678782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="437101157" name="Picture"/>
+                                <pic:cNvPr id="763678782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1346636888" name="Picture">
+                        <wp:docPr id="884212609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1346636888" name="Picture"/>
+                                <pic:cNvPr id="884212609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1866312125" name="Picture">
+                        <wp:docPr id="837144554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1866312125" name="Picture"/>
+                                <pic:cNvPr id="837144554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1073236364" name="Picture">
+                        <wp:docPr id="398142108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1073236364" name="Picture"/>
+                                <pic:cNvPr id="398142108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1755679773" name="Picture">
+                        <wp:docPr id="1150338190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1755679773" name="Picture"/>
+                                <pic:cNvPr id="1150338190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="353785618" name="Picture">
+                        <wp:docPr id="1217400230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="353785618" name="Picture"/>
+                                <pic:cNvPr id="1217400230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2025828360" name="Picture">
+                        <wp:docPr id="253287814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2025828360" name="Picture"/>
+                                <pic:cNvPr id="253287814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1294411548" name="Picture">
+                        <wp:docPr id="876434341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1294411548" name="Picture"/>
+                                <pic:cNvPr id="876434341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432608693" name="Picture">
+                  <wp:docPr id="1890978501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432608693" name="Picture"/>
+                          <pic:cNvPr id="1890978501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399073090" name="Picture">
+                  <wp:docPr id="876696869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399073090" name="Picture"/>
+                          <pic:cNvPr id="876696869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47840553" name="Picture">
+                  <wp:docPr id="1598660312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47840553" name="Picture"/>
+                          <pic:cNvPr id="1598660312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473056998" name="Picture">
+                  <wp:docPr id="847595412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473056998" name="Picture"/>
+                          <pic:cNvPr id="847595412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405731569" name="Picture">
+                  <wp:docPr id="1069180179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405731569" name="Picture"/>
+                          <pic:cNvPr id="1069180179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275337269" name="Picture">
+                  <wp:docPr id="1288130807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275337269" name="Picture"/>
+                          <pic:cNvPr id="1288130807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1434967813" name="Picture">
+                        <wp:docPr id="1748788577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1434967813" name="Picture"/>
+                                <pic:cNvPr id="1748788577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524545612" name="Picture">
+                  <wp:docPr id="727854675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524545612" name="Picture"/>
+                          <pic:cNvPr id="727854675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169287009" name="Picture">
+                  <wp:docPr id="2014644646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169287009" name="Picture"/>
+                          <pic:cNvPr id="2014644646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636009169" name="Picture">
+                  <wp:docPr id="1938390184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636009169" name="Picture"/>
+                          <pic:cNvPr id="1938390184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1178436483" name="Picture">
+                  <wp:docPr id="519157301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1178436483" name="Picture"/>
+                          <pic:cNvPr id="519157301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59287809" name="Picture">
+                  <wp:docPr id="217968490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59287809" name="Picture"/>
+                          <pic:cNvPr id="217968490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422772660" name="Picture">
+                  <wp:docPr id="1794834325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422772660" name="Picture"/>
+                          <pic:cNvPr id="1794834325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="914727285" name="Picture">
+                        <wp:docPr id="1325931578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="914727285" name="Picture"/>
+                                <pic:cNvPr id="1325931578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576560846" name="Picture">
+                  <wp:docPr id="1747860492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576560846" name="Picture"/>
+                          <pic:cNvPr id="1747860492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809563789" name="Picture">
+                  <wp:docPr id="321894429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809563789" name="Picture"/>
+                          <pic:cNvPr id="321894429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783114496" name="Picture">
+                  <wp:docPr id="1451791505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783114496" name="Picture"/>
+                          <pic:cNvPr id="1451791505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878699353" name="Picture">
+                  <wp:docPr id="1431515832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878699353" name="Picture"/>
+                          <pic:cNvPr id="1431515832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572589990" name="Picture">
+                  <wp:docPr id="14718415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572589990" name="Picture"/>
+                          <pic:cNvPr id="14718415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440684719" name="Picture">
+                  <wp:docPr id="2037843657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440684719" name="Picture"/>
+                          <pic:cNvPr id="2037843657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29454,57 +29454,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="239172539" name="Picture">
+                        <wp:docPr id="1686845105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="239172539" name="Picture"/>
+                                <pic:cNvPr id="1686845105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1738906628" name="Picture">
+                  <wp:docPr id="2097714033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1738906628" name="Picture"/>
+                          <pic:cNvPr id="2097714033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32158,57 +32158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656532968" name="Picture">
+                  <wp:docPr id="1074470111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656532968" name="Picture"/>
+                          <pic:cNvPr id="1074470111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32637,57 +32637,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464079753" name="Picture">
+                  <wp:docPr id="840041682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464079753" name="Picture"/>
+                          <pic:cNvPr id="840041682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33929,57 +33929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270733768" name="Picture">
+                  <wp:docPr id="364608464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270733768" name="Picture"/>
+                          <pic:cNvPr id="364608464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34018,57 +34018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283059384" name="Picture">
+                  <wp:docPr id="223240284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283059384" name="Picture"/>
+                          <pic:cNvPr id="223240284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34662,57 +34662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004946147" name="Picture">
+                  <wp:docPr id="802738611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004946147" name="Picture"/>
+                          <pic:cNvPr id="802738611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35660,57 +35660,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423432788" name="Picture">
+                  <wp:docPr id="124101533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423432788" name="Picture"/>
+                          <pic:cNvPr id="124101533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35763,57 +35763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396168651" name="Picture">
+                  <wp:docPr id="1322530839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396168651" name="Picture"/>
+                          <pic:cNvPr id="1322530839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37140,57 +37140,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450116576" name="Picture">
+                  <wp:docPr id="1094846829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450116576" name="Picture"/>
+                          <pic:cNvPr id="1094846829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38283,57 +38283,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="833749640" name="Picture">
+                        <wp:docPr id="1045044689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="833749640" name="Picture"/>
+                                <pic:cNvPr id="1045044689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39644,57 +39644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526143835" name="Picture">
+                  <wp:docPr id="1863479828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526143835" name="Picture"/>
+                          <pic:cNvPr id="1863479828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39733,57 +39733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097136520" name="Picture">
+                  <wp:docPr id="224881953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097136520" name="Picture"/>
+                          <pic:cNvPr id="224881953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40377,57 +40377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831166272" name="Picture">
+                  <wp:docPr id="765156388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831166272" name="Picture"/>
+                          <pic:cNvPr id="765156388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41375,57 +41375,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758838632" name="Picture">
+                  <wp:docPr id="918889300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758838632" name="Picture"/>
+                          <pic:cNvPr id="918889300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41478,57 +41478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587058966" name="Picture">
+                  <wp:docPr id="1862711038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587058966" name="Picture"/>
+                          <pic:cNvPr id="1862711038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42855,57 +42855,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922508803" name="Picture">
+                  <wp:docPr id="1371460624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922508803" name="Picture"/>
+                          <pic:cNvPr id="1371460624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43998,57 +43998,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="540884905" name="Picture">
+                        <wp:docPr id="1687941555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="540884905" name="Picture"/>
+                                <pic:cNvPr id="1687941555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45269,57 +45269,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813395465" name="Picture">
+                  <wp:docPr id="1040173794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813395465" name="Picture"/>
+                          <pic:cNvPr id="1040173794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45349,57 +45349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1470360603" name="Picture">
+                  <wp:docPr id="1136779142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1470360603" name="Picture"/>
+                          <pic:cNvPr id="1136779142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45828,57 +45828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748841483" name="Picture">
+                  <wp:docPr id="1828866077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748841483" name="Picture"/>
+                          <pic:cNvPr id="1828866077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47423,57 +47423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074284696" name="Picture">
+                  <wp:docPr id="779742774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074284696" name="Picture"/>
+                          <pic:cNvPr id="779742774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47494,57 +47494,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858323651" name="Picture">
+                  <wp:docPr id="1661544848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858323651" name="Picture"/>
+                          <pic:cNvPr id="1661544848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47908,57 +47908,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="842276289" name="Picture">
+                  <wp:docPr id="481613644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="842276289" name="Picture"/>
+                          <pic:cNvPr id="481613644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>