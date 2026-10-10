--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106044387" name="Picture">
+                  <wp:docPr id="1966253205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106044387" name="Picture"/>
+                          <pic:cNvPr id="1966253205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947418299" name="Picture">
+                  <wp:docPr id="234611042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947418299" name="Picture"/>
+                          <pic:cNvPr id="234611042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="754191015" name="Picture">
+                        <wp:docPr id="1225523740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="754191015" name="Picture"/>
+                                <pic:cNvPr id="1225523740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299672614" name="Picture">
+                  <wp:docPr id="1927072695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299672614" name="Picture"/>
+                          <pic:cNvPr id="1927072695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381483180" name="Picture">
+                  <wp:docPr id="1685380201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381483180" name="Picture"/>
+                          <pic:cNvPr id="1685380201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581072937" name="Picture">
+                  <wp:docPr id="1067519915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581072937" name="Picture"/>
+                          <pic:cNvPr id="1067519915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553932805" name="Picture">
+                  <wp:docPr id="296552468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553932805" name="Picture"/>
+                          <pic:cNvPr id="296552468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482676979" name="Picture">
+                  <wp:docPr id="859788955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482676979" name="Picture"/>
+                          <pic:cNvPr id="859788955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1920717383" name="Picture">
+                        <wp:docPr id="603938564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1920717383" name="Picture"/>
+                                <pic:cNvPr id="603938564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1173624683" name="Picture">
+                        <wp:docPr id="657822523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1173624683" name="Picture"/>
+                                <pic:cNvPr id="657822523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1780653744" name="Picture">
+                        <wp:docPr id="475823292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1780653744" name="Picture"/>
+                                <pic:cNvPr id="475823292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="646354735" name="Picture">
+                        <wp:docPr id="273772650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="646354735" name="Picture"/>
+                                <pic:cNvPr id="273772650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="564080072" name="Picture">
+                        <wp:docPr id="1961315907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="564080072" name="Picture"/>
+                                <pic:cNvPr id="1961315907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348055576" name="Picture">
+                        <wp:docPr id="883410451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348055576" name="Picture"/>
+                                <pic:cNvPr id="883410451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="400319429" name="Picture">
+                        <wp:docPr id="1823318099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="400319429" name="Picture"/>
+                                <pic:cNvPr id="1823318099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="710732159" name="Picture">
+                        <wp:docPr id="2045875883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="710732159" name="Picture"/>
+                                <pic:cNvPr id="2045875883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="632578352" name="Picture">
+                        <wp:docPr id="831701456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="632578352" name="Picture"/>
+                                <pic:cNvPr id="831701456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="339402688" name="Picture">
+                        <wp:docPr id="679692009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="339402688" name="Picture"/>
+                                <pic:cNvPr id="679692009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1214861062" name="Picture">
+                        <wp:docPr id="1294346064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1214861062" name="Picture"/>
+                                <pic:cNvPr id="1294346064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1128839253" name="Picture">
+                        <wp:docPr id="675207013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1128839253" name="Picture"/>
+                                <pic:cNvPr id="675207013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1109676364" name="Picture">
+                        <wp:docPr id="524795570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1109676364" name="Picture"/>
+                                <pic:cNvPr id="524795570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="193352603" name="Picture">
+                        <wp:docPr id="1718893204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="193352603" name="Picture"/>
+                                <pic:cNvPr id="1718893204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189782929" name="Picture">
+                        <wp:docPr id="1233626018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189782929" name="Picture"/>
+                                <pic:cNvPr id="1233626018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469190603" name="Picture">
+                  <wp:docPr id="1491396326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469190603" name="Picture"/>
+                          <pic:cNvPr id="1491396326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089653019" name="Picture">
+                  <wp:docPr id="821143137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089653019" name="Picture"/>
+                          <pic:cNvPr id="821143137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002432882" name="Picture">
+                  <wp:docPr id="1009490165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002432882" name="Picture"/>
+                          <pic:cNvPr id="1009490165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435609192" name="Picture">
+                  <wp:docPr id="209277492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435609192" name="Picture"/>
+                          <pic:cNvPr id="209277492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021180087" name="Picture">
+                  <wp:docPr id="1652456496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021180087" name="Picture"/>
+                          <pic:cNvPr id="1652456496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276104151" name="Picture">
+                  <wp:docPr id="1099408012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276104151" name="Picture"/>
+                          <pic:cNvPr id="1099408012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="830593141" name="Picture">
+                        <wp:docPr id="1335642720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="830593141" name="Picture"/>
+                                <pic:cNvPr id="1335642720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462036315" name="Picture">
+                  <wp:docPr id="1241156663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462036315" name="Picture"/>
+                          <pic:cNvPr id="1241156663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392407605" name="Picture">
+                  <wp:docPr id="1225842163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392407605" name="Picture"/>
+                          <pic:cNvPr id="1225842163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673090268" name="Picture">
+                  <wp:docPr id="1685213691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673090268" name="Picture"/>
+                          <pic:cNvPr id="1685213691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090415325" name="Picture">
+                  <wp:docPr id="468701575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090415325" name="Picture"/>
+                          <pic:cNvPr id="468701575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049625020" name="Picture">
+                  <wp:docPr id="1179345925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049625020" name="Picture"/>
+                          <pic:cNvPr id="1179345925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675450275" name="Picture">
+                  <wp:docPr id="251808956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675450275" name="Picture"/>
+                          <pic:cNvPr id="251808956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1644076462" name="Picture">
+                        <wp:docPr id="1421485328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1644076462" name="Picture"/>
+                                <pic:cNvPr id="1421485328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567439783" name="Picture">
+                  <wp:docPr id="1228989591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567439783" name="Picture"/>
+                          <pic:cNvPr id="1228989591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136548754" name="Picture">
+                  <wp:docPr id="949964836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136548754" name="Picture"/>
+                          <pic:cNvPr id="949964836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131313888" name="Picture">
+                  <wp:docPr id="1221868890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131313888" name="Picture"/>
+                          <pic:cNvPr id="1221868890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1907009306" name="Picture">
+                  <wp:docPr id="2104227180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1907009306" name="Picture"/>
+                          <pic:cNvPr id="2104227180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214992827" name="Picture">
+                  <wp:docPr id="1619050592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214992827" name="Picture"/>
+                          <pic:cNvPr id="1619050592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781586200" name="Picture">
+                  <wp:docPr id="1920916863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781586200" name="Picture"/>
+                          <pic:cNvPr id="1920916863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="525927610" name="Picture">
+                        <wp:docPr id="1843283224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="525927610" name="Picture"/>
+                                <pic:cNvPr id="1843283224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27866758" name="Picture">
+                  <wp:docPr id="1766848761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27866758" name="Picture"/>
+                          <pic:cNvPr id="1766848761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983616581" name="Picture">
+                  <wp:docPr id="563669568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983616581" name="Picture"/>
+                          <pic:cNvPr id="563669568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556956037" name="Picture">
+                  <wp:docPr id="2085372445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556956037" name="Picture"/>
+                          <pic:cNvPr id="2085372445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141677083" name="Picture">
+                  <wp:docPr id="1204445881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141677083" name="Picture"/>
+                          <pic:cNvPr id="1204445881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126232243" name="Picture">
+                  <wp:docPr id="1742766868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126232243" name="Picture"/>
+                          <pic:cNvPr id="1742766868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395586427" name="Picture">
+                  <wp:docPr id="1004998003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395586427" name="Picture"/>
+                          <pic:cNvPr id="1004998003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="375563004" name="Picture">
+                        <wp:docPr id="974738512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="375563004" name="Picture"/>
+                                <pic:cNvPr id="974738512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465261702" name="Picture">
+                  <wp:docPr id="323114639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465261702" name="Picture"/>
+                          <pic:cNvPr id="323114639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407728207" name="Picture">
+                  <wp:docPr id="1661545315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407728207" name="Picture"/>
+                          <pic:cNvPr id="1661545315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854055688" name="Picture">
+                  <wp:docPr id="1749222421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854055688" name="Picture"/>
+                          <pic:cNvPr id="1749222421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381871929" name="Picture">
+                  <wp:docPr id="636584694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381871929" name="Picture"/>
+                          <pic:cNvPr id="636584694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890437709" name="Picture">
+                  <wp:docPr id="201688587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890437709" name="Picture"/>
+                          <pic:cNvPr id="201688587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146102419" name="Picture">
+                  <wp:docPr id="1973259664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146102419" name="Picture"/>
+                          <pic:cNvPr id="1973259664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368660231" name="Picture">
+                  <wp:docPr id="1574884727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368660231" name="Picture"/>
+                          <pic:cNvPr id="1574884727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066314840" name="Picture">
+                  <wp:docPr id="1704976159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066314840" name="Picture"/>
+                          <pic:cNvPr id="1704976159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315504127" name="Picture">
+                  <wp:docPr id="66179262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315504127" name="Picture"/>
+                          <pic:cNvPr id="66179262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>