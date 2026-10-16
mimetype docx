--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733829404" name="Picture">
+                  <wp:docPr id="1505761831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733829404" name="Picture"/>
+                          <pic:cNvPr id="1505761831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247940478" name="Picture">
+                  <wp:docPr id="1318272963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247940478" name="Picture"/>
+                          <pic:cNvPr id="1318272963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="411122700" name="Picture">
+                        <wp:docPr id="852967807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="411122700" name="Picture"/>
+                                <pic:cNvPr id="852967807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981599816" name="Picture">
+                  <wp:docPr id="2008574710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981599816" name="Picture"/>
+                          <pic:cNvPr id="2008574710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540886198" name="Picture">
+                  <wp:docPr id="310487445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540886198" name="Picture"/>
+                          <pic:cNvPr id="310487445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098837267" name="Picture">
+                  <wp:docPr id="67655711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098837267" name="Picture"/>
+                          <pic:cNvPr id="67655711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699930893" name="Picture">
+                  <wp:docPr id="435254790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699930893" name="Picture"/>
+                          <pic:cNvPr id="435254790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34377421" name="Picture">
+                  <wp:docPr id="442139017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34377421" name="Picture"/>
+                          <pic:cNvPr id="442139017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="150786179" name="Picture">
+                        <wp:docPr id="1569188160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="150786179" name="Picture"/>
+                                <pic:cNvPr id="1569188160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1986857200" name="Picture">
+                        <wp:docPr id="711327722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1986857200" name="Picture"/>
+                                <pic:cNvPr id="711327722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="580001311" name="Picture">
+                        <wp:docPr id="1247458538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="580001311" name="Picture"/>
+                                <pic:cNvPr id="1247458538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="173754659" name="Picture">
+                        <wp:docPr id="1308976137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="173754659" name="Picture"/>
+                                <pic:cNvPr id="1308976137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="400979489" name="Picture">
+                        <wp:docPr id="1868004215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="400979489" name="Picture"/>
+                                <pic:cNvPr id="1868004215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1026659482" name="Picture">
+                        <wp:docPr id="1612685501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1026659482" name="Picture"/>
+                                <pic:cNvPr id="1612685501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="922590502" name="Picture">
+                        <wp:docPr id="104361148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="922590502" name="Picture"/>
+                                <pic:cNvPr id="104361148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="521183225" name="Picture">
+                        <wp:docPr id="1888699200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="521183225" name="Picture"/>
+                                <pic:cNvPr id="1888699200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="607869809" name="Picture">
+                        <wp:docPr id="495560166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="607869809" name="Picture"/>
+                                <pic:cNvPr id="495560166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1577001388" name="Picture">
+                        <wp:docPr id="1567770654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1577001388" name="Picture"/>
+                                <pic:cNvPr id="1567770654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="623370699" name="Picture">
+                        <wp:docPr id="1798526759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="623370699" name="Picture"/>
+                                <pic:cNvPr id="1798526759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1805523135" name="Picture">
+                        <wp:docPr id="1645036831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1805523135" name="Picture"/>
+                                <pic:cNvPr id="1645036831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1741960708" name="Picture">
+                        <wp:docPr id="1592165785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1741960708" name="Picture"/>
+                                <pic:cNvPr id="1592165785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="63612662" name="Picture">
+                        <wp:docPr id="1564518763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="63612662" name="Picture"/>
+                                <pic:cNvPr id="1564518763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="928330350" name="Picture">
+                        <wp:docPr id="368318994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="928330350" name="Picture"/>
+                                <pic:cNvPr id="368318994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436059009" name="Picture">
+                  <wp:docPr id="1181878938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436059009" name="Picture"/>
+                          <pic:cNvPr id="1181878938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222812602" name="Picture">
+                  <wp:docPr id="1355816097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222812602" name="Picture"/>
+                          <pic:cNvPr id="1355816097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909853370" name="Picture">
+                  <wp:docPr id="1115945767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909853370" name="Picture"/>
+                          <pic:cNvPr id="1115945767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100969293" name="Picture">
+                  <wp:docPr id="1294210790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100969293" name="Picture"/>
+                          <pic:cNvPr id="1294210790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749103416" name="Picture">
+                  <wp:docPr id="1123812903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749103416" name="Picture"/>
+                          <pic:cNvPr id="1123812903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909960157" name="Picture">
+                  <wp:docPr id="957305600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909960157" name="Picture"/>
+                          <pic:cNvPr id="957305600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1255803143" name="Picture">
+                        <wp:docPr id="1055028799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1255803143" name="Picture"/>
+                                <pic:cNvPr id="1055028799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703555364" name="Picture">
+                  <wp:docPr id="1528518522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703555364" name="Picture"/>
+                          <pic:cNvPr id="1528518522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449069277" name="Picture">
+                  <wp:docPr id="987711557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449069277" name="Picture"/>
+                          <pic:cNvPr id="987711557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289200416" name="Picture">
+                  <wp:docPr id="388076207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289200416" name="Picture"/>
+                          <pic:cNvPr id="388076207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625166793" name="Picture">
+                  <wp:docPr id="1405912979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625166793" name="Picture"/>
+                          <pic:cNvPr id="1405912979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158688188" name="Picture">
+                  <wp:docPr id="477753838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158688188" name="Picture"/>
+                          <pic:cNvPr id="477753838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420075692" name="Picture">
+                  <wp:docPr id="1754382950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420075692" name="Picture"/>
+                          <pic:cNvPr id="1754382950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1164339504" name="Picture">
+                        <wp:docPr id="25249913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1164339504" name="Picture"/>
+                                <pic:cNvPr id="25249913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2124448478" name="Picture">
+                        <wp:docPr id="944847820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2124448478" name="Picture"/>
+                                <pic:cNvPr id="944847820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384566452" name="Picture">
+                  <wp:docPr id="2006026095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384566452" name="Picture"/>
+                          <pic:cNvPr id="2006026095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253073409" name="Picture">
+                  <wp:docPr id="228515771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253073409" name="Picture"/>
+                          <pic:cNvPr id="228515771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505497051" name="Picture">
+                  <wp:docPr id="242754036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505497051" name="Picture"/>
+                          <pic:cNvPr id="242754036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66807020" name="Picture">
+                  <wp:docPr id="1725696653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66807020" name="Picture"/>
+                          <pic:cNvPr id="1725696653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347943707" name="Picture">
+                  <wp:docPr id="2081149993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347943707" name="Picture"/>
+                          <pic:cNvPr id="2081149993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703879299" name="Picture">
+                  <wp:docPr id="43887624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703879299" name="Picture"/>
+                          <pic:cNvPr id="43887624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1957697387" name="Picture">
+                        <wp:docPr id="561289076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1957697387" name="Picture"/>
+                                <pic:cNvPr id="561289076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32683,57 +32683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536031619" name="Picture">
+                  <wp:docPr id="1109930870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536031619" name="Picture"/>
+                          <pic:cNvPr id="1109930870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32772,57 +32772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80954856" name="Picture">
+                  <wp:docPr id="2032086937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80954856" name="Picture"/>
+                          <pic:cNvPr id="2032086937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33416,57 +33416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881932118" name="Picture">
+                  <wp:docPr id="2085996793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881932118" name="Picture"/>
+                          <pic:cNvPr id="2085996793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34414,57 +34414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510762397" name="Picture">
+                  <wp:docPr id="935771506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510762397" name="Picture"/>
+                          <pic:cNvPr id="935771506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34517,57 +34517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886211145" name="Picture">
+                  <wp:docPr id="133960371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886211145" name="Picture"/>
+                          <pic:cNvPr id="133960371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35894,57 +35894,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34009989" name="Picture">
+                  <wp:docPr id="1618825893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34009989" name="Picture"/>
+                          <pic:cNvPr id="1618825893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37037,57 +37037,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="393729471" name="Picture">
+                        <wp:docPr id="602340640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="393729471" name="Picture"/>
+                                <pic:cNvPr id="602340640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38398,57 +38398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576230927" name="Picture">
+                  <wp:docPr id="688155523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576230927" name="Picture"/>
+                          <pic:cNvPr id="688155523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38487,57 +38487,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929134555" name="Picture">
+                  <wp:docPr id="855753733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929134555" name="Picture"/>
+                          <pic:cNvPr id="855753733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39131,57 +39131,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134971092" name="Picture">
+                  <wp:docPr id="1182702805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134971092" name="Picture"/>
+                          <pic:cNvPr id="1182702805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40129,57 +40129,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987338316" name="Picture">
+                  <wp:docPr id="774612649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987338316" name="Picture"/>
+                          <pic:cNvPr id="774612649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40232,57 +40232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427106900" name="Picture">
+                  <wp:docPr id="730501119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427106900" name="Picture"/>
+                          <pic:cNvPr id="730501119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41609,57 +41609,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608316435" name="Picture">
+                  <wp:docPr id="298415671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608316435" name="Picture"/>
+                          <pic:cNvPr id="298415671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42752,57 +42752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="797381845" name="Picture">
+                        <wp:docPr id="720638722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="797381845" name="Picture"/>
+                                <pic:cNvPr id="720638722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43973,57 +43973,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399704920" name="Picture">
+                  <wp:docPr id="1884729509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399704920" name="Picture"/>
+                          <pic:cNvPr id="1884729509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44044,57 +44044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548283236" name="Picture">
+                  <wp:docPr id="30449663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548283236" name="Picture"/>
+                          <pic:cNvPr id="30449663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44458,57 +44458,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402922109" name="Picture">
+                  <wp:docPr id="50764576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402922109" name="Picture"/>
+                          <pic:cNvPr id="50764576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>