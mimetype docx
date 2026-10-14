--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570901709" name="Picture">
+                  <wp:docPr id="472131109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570901709" name="Picture"/>
+                          <pic:cNvPr id="472131109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386292961" name="Picture">
+                  <wp:docPr id="969567741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386292961" name="Picture"/>
+                          <pic:cNvPr id="969567741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1185444157" name="Picture">
+                        <wp:docPr id="1369889376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1185444157" name="Picture"/>
+                                <pic:cNvPr id="1369889376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63004271" name="Picture">
+                  <wp:docPr id="1468030761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63004271" name="Picture"/>
+                          <pic:cNvPr id="1468030761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566165871" name="Picture">
+                  <wp:docPr id="290816081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566165871" name="Picture"/>
+                          <pic:cNvPr id="290816081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479764536" name="Picture">
+                  <wp:docPr id="1066980155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479764536" name="Picture"/>
+                          <pic:cNvPr id="1066980155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462664646" name="Picture">
+                  <wp:docPr id="441396936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462664646" name="Picture"/>
+                          <pic:cNvPr id="441396936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208207003" name="Picture">
+                  <wp:docPr id="1300573926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208207003" name="Picture"/>
+                          <pic:cNvPr id="1300573926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1640744473" name="Picture">
+                        <wp:docPr id="297915314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1640744473" name="Picture"/>
+                                <pic:cNvPr id="297915314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="47310797" name="Picture">
+                        <wp:docPr id="1538531362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="47310797" name="Picture"/>
+                                <pic:cNvPr id="1538531362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="244956846" name="Picture">
+                        <wp:docPr id="59871524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="244956846" name="Picture"/>
+                                <pic:cNvPr id="59871524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="815510309" name="Picture">
+                        <wp:docPr id="202079842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="815510309" name="Picture"/>
+                                <pic:cNvPr id="202079842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1183509611" name="Picture">
+                        <wp:docPr id="12330267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1183509611" name="Picture"/>
+                                <pic:cNvPr id="12330267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="197208154" name="Picture">
+                        <wp:docPr id="1887558250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="197208154" name="Picture"/>
+                                <pic:cNvPr id="1887558250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="549099957" name="Picture">
+                        <wp:docPr id="647410405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="549099957" name="Picture"/>
+                                <pic:cNvPr id="647410405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1220860564" name="Picture">
+                        <wp:docPr id="535314189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1220860564" name="Picture"/>
+                                <pic:cNvPr id="535314189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="361779894" name="Picture">
+                        <wp:docPr id="1517716191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="361779894" name="Picture"/>
+                                <pic:cNvPr id="1517716191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889558419" name="Picture">
+                        <wp:docPr id="932230429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889558419" name="Picture"/>
+                                <pic:cNvPr id="932230429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1538036404" name="Picture">
+                        <wp:docPr id="2028917101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1538036404" name="Picture"/>
+                                <pic:cNvPr id="2028917101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1443194111" name="Picture">
+                        <wp:docPr id="1851235042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1443194111" name="Picture"/>
+                                <pic:cNvPr id="1851235042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="467660683" name="Picture">
+                        <wp:docPr id="227427621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="467660683" name="Picture"/>
+                                <pic:cNvPr id="227427621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1814696588" name="Picture">
+                        <wp:docPr id="539076310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1814696588" name="Picture"/>
+                                <pic:cNvPr id="539076310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="517573328" name="Picture">
+                        <wp:docPr id="1468903591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="517573328" name="Picture"/>
+                                <pic:cNvPr id="1468903591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321299773" name="Picture">
+                  <wp:docPr id="185415150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321299773" name="Picture"/>
+                          <pic:cNvPr id="185415150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105845505" name="Picture">
+                  <wp:docPr id="1431272170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105845505" name="Picture"/>
+                          <pic:cNvPr id="1431272170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738843795" name="Picture">
+                  <wp:docPr id="1068763778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738843795" name="Picture"/>
+                          <pic:cNvPr id="1068763778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965090012" name="Picture">
+                  <wp:docPr id="815461401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965090012" name="Picture"/>
+                          <pic:cNvPr id="815461401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314498698" name="Picture">
+                  <wp:docPr id="1310375211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314498698" name="Picture"/>
+                          <pic:cNvPr id="1310375211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283053794" name="Picture">
+                  <wp:docPr id="1526326644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283053794" name="Picture"/>
+                          <pic:cNvPr id="1526326644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="781264646" name="Picture">
+                        <wp:docPr id="1131213777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="781264646" name="Picture"/>
+                                <pic:cNvPr id="1131213777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1134368275" name="Picture">
+                  <wp:docPr id="1783741243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1134368275" name="Picture"/>
+                          <pic:cNvPr id="1783741243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396660378" name="Picture">
+                  <wp:docPr id="2079473917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396660378" name="Picture"/>
+                          <pic:cNvPr id="2079473917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949428972" name="Picture">
+                  <wp:docPr id="1596245545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949428972" name="Picture"/>
+                          <pic:cNvPr id="1596245545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910810122" name="Picture">
+                  <wp:docPr id="1034798090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910810122" name="Picture"/>
+                          <pic:cNvPr id="1034798090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623539214" name="Picture">
+                  <wp:docPr id="156831288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623539214" name="Picture"/>
+                          <pic:cNvPr id="156831288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492926333" name="Picture">
+                  <wp:docPr id="1490541967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492926333" name="Picture"/>
+                          <pic:cNvPr id="1490541967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1950425772" name="Picture">
+                        <wp:docPr id="225580659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1950425772" name="Picture"/>
+                                <pic:cNvPr id="225580659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="780633093" name="Picture">
+                        <wp:docPr id="1323037072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="780633093" name="Picture"/>
+                                <pic:cNvPr id="1323037072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403946811" name="Picture">
+                  <wp:docPr id="1393014710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403946811" name="Picture"/>
+                          <pic:cNvPr id="1393014710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1415177050" name="Picture">
+                  <wp:docPr id="2131128615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1415177050" name="Picture"/>
+                          <pic:cNvPr id="2131128615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893376050" name="Picture">
+                  <wp:docPr id="1921705646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893376050" name="Picture"/>
+                          <pic:cNvPr id="1921705646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680146659" name="Picture">
+                  <wp:docPr id="1635293104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680146659" name="Picture"/>
+                          <pic:cNvPr id="1635293104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149156608" name="Picture">
+                  <wp:docPr id="1530305068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149156608" name="Picture"/>
+                          <pic:cNvPr id="1530305068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923271974" name="Picture">
+                  <wp:docPr id="1560724311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923271974" name="Picture"/>
+                          <pic:cNvPr id="1560724311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1227652505" name="Picture">
+                        <wp:docPr id="1792434514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1227652505" name="Picture"/>
+                                <pic:cNvPr id="1792434514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763581031" name="Picture">
+                  <wp:docPr id="27335460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763581031" name="Picture"/>
+                          <pic:cNvPr id="27335460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973510165" name="Picture">
+                  <wp:docPr id="1170403820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973510165" name="Picture"/>
+                          <pic:cNvPr id="1170403820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41534463" name="Picture">
+                  <wp:docPr id="1659076323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41534463" name="Picture"/>
+                          <pic:cNvPr id="1659076323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756686293" name="Picture">
+                  <wp:docPr id="284331339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756686293" name="Picture"/>
+                          <pic:cNvPr id="284331339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329528702" name="Picture">
+                  <wp:docPr id="138371927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329528702" name="Picture"/>
+                          <pic:cNvPr id="138371927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440325509" name="Picture">
+                  <wp:docPr id="134574720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440325509" name="Picture"/>
+                          <pic:cNvPr id="134574720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1208564047" name="Picture">
+                        <wp:docPr id="173448295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1208564047" name="Picture"/>
+                                <pic:cNvPr id="173448295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732024265" name="Picture">
+                  <wp:docPr id="2081849498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732024265" name="Picture"/>
+                          <pic:cNvPr id="2081849498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711150259" name="Picture">
+                  <wp:docPr id="1117621979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711150259" name="Picture"/>
+                          <pic:cNvPr id="1117621979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888352294" name="Picture">
+                  <wp:docPr id="1216680641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888352294" name="Picture"/>
+                          <pic:cNvPr id="1216680641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818639651" name="Picture">
+                  <wp:docPr id="1970273951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818639651" name="Picture"/>
+                          <pic:cNvPr id="1970273951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872221517" name="Picture">
+                  <wp:docPr id="658988770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872221517" name="Picture"/>
+                          <pic:cNvPr id="658988770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563945928" name="Picture">
+                  <wp:docPr id="1281284933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563945928" name="Picture"/>
+                          <pic:cNvPr id="1281284933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047156905" name="Picture">
+                  <wp:docPr id="1912157431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047156905" name="Picture"/>
+                          <pic:cNvPr id="1912157431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145127759" name="Picture">
+                  <wp:docPr id="1711007875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145127759" name="Picture"/>
+                          <pic:cNvPr id="1711007875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014853786" name="Picture">
+                  <wp:docPr id="77462193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014853786" name="Picture"/>
+                          <pic:cNvPr id="77462193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>