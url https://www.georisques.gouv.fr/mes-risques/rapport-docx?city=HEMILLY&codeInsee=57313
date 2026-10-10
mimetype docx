--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884426915" name="Picture">
+                  <wp:docPr id="1600268088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884426915" name="Picture"/>
+                          <pic:cNvPr id="1600268088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183157270" name="Picture">
+                  <wp:docPr id="2039293400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183157270" name="Picture"/>
+                          <pic:cNvPr id="2039293400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1271789758" name="Picture">
+                        <wp:docPr id="1858204706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1271789758" name="Picture"/>
+                                <pic:cNvPr id="1858204706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500220563" name="Picture">
+                  <wp:docPr id="1718838027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500220563" name="Picture"/>
+                          <pic:cNvPr id="1718838027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644200691" name="Picture">
+                  <wp:docPr id="2072761349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644200691" name="Picture"/>
+                          <pic:cNvPr id="2072761349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014685800" name="Picture">
+                  <wp:docPr id="36942417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014685800" name="Picture"/>
+                          <pic:cNvPr id="36942417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711786240" name="Picture">
+                  <wp:docPr id="713297558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711786240" name="Picture"/>
+                          <pic:cNvPr id="713297558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297471001" name="Picture">
+                  <wp:docPr id="810135518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297471001" name="Picture"/>
+                          <pic:cNvPr id="810135518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="917970830" name="Picture">
+                        <wp:docPr id="2082558294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="917970830" name="Picture"/>
+                                <pic:cNvPr id="2082558294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="352222683" name="Picture">
+                        <wp:docPr id="2125439304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="352222683" name="Picture"/>
+                                <pic:cNvPr id="2125439304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="741246318" name="Picture">
+                        <wp:docPr id="1426531591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="741246318" name="Picture"/>
+                                <pic:cNvPr id="1426531591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1596634757" name="Picture">
+                        <wp:docPr id="2061099726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1596634757" name="Picture"/>
+                                <pic:cNvPr id="2061099726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1941994236" name="Picture">
+                        <wp:docPr id="1858396108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1941994236" name="Picture"/>
+                                <pic:cNvPr id="1858396108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1079839637" name="Picture">
+                        <wp:docPr id="560358746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1079839637" name="Picture"/>
+                                <pic:cNvPr id="560358746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="555515995" name="Picture">
+                        <wp:docPr id="454174469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="555515995" name="Picture"/>
+                                <pic:cNvPr id="454174469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="12978709" name="Picture">
+                        <wp:docPr id="2053223516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="12978709" name="Picture"/>
+                                <pic:cNvPr id="2053223516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1770846104" name="Picture">
+                        <wp:docPr id="1777160186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1770846104" name="Picture"/>
+                                <pic:cNvPr id="1777160186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1129980110" name="Picture">
+                        <wp:docPr id="144233984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1129980110" name="Picture"/>
+                                <pic:cNvPr id="144233984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893453317" name="Picture">
+                        <wp:docPr id="406056425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893453317" name="Picture"/>
+                                <pic:cNvPr id="406056425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1108108559" name="Picture">
+                        <wp:docPr id="944026714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1108108559" name="Picture"/>
+                                <pic:cNvPr id="944026714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="57665482" name="Picture">
+                        <wp:docPr id="57284119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="57665482" name="Picture"/>
+                                <pic:cNvPr id="57284119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="125090181" name="Picture">
+                        <wp:docPr id="877258236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="125090181" name="Picture"/>
+                                <pic:cNvPr id="877258236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="278850995" name="Picture">
+                        <wp:docPr id="1911548472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="278850995" name="Picture"/>
+                                <pic:cNvPr id="1911548472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205725508" name="Picture">
+                  <wp:docPr id="789318667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205725508" name="Picture"/>
+                          <pic:cNvPr id="789318667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838743664" name="Picture">
+                  <wp:docPr id="947495283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838743664" name="Picture"/>
+                          <pic:cNvPr id="947495283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507885076" name="Picture">
+                  <wp:docPr id="650249602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507885076" name="Picture"/>
+                          <pic:cNvPr id="650249602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736236026" name="Picture">
+                  <wp:docPr id="1580744710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736236026" name="Picture"/>
+                          <pic:cNvPr id="1580744710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594606242" name="Picture">
+                  <wp:docPr id="1626225782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594606242" name="Picture"/>
+                          <pic:cNvPr id="1626225782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521105970" name="Picture">
+                  <wp:docPr id="1548951178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521105970" name="Picture"/>
+                          <pic:cNvPr id="1548951178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2078000543" name="Picture">
+                        <wp:docPr id="316509773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2078000543" name="Picture"/>
+                                <pic:cNvPr id="316509773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000979269" name="Picture">
+                  <wp:docPr id="1241136673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000979269" name="Picture"/>
+                          <pic:cNvPr id="1241136673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224094625" name="Picture">
+                  <wp:docPr id="341041756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224094625" name="Picture"/>
+                          <pic:cNvPr id="341041756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680112808" name="Picture">
+                  <wp:docPr id="1786947965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680112808" name="Picture"/>
+                          <pic:cNvPr id="1786947965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983277012" name="Picture">
+                  <wp:docPr id="1635273832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983277012" name="Picture"/>
+                          <pic:cNvPr id="1635273832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6585554" name="Picture">
+                  <wp:docPr id="860583859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6585554" name="Picture"/>
+                          <pic:cNvPr id="860583859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519166183" name="Picture">
+                  <wp:docPr id="1421574852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519166183" name="Picture"/>
+                          <pic:cNvPr id="1421574852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1089830500" name="Picture">
+                        <wp:docPr id="241159062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1089830500" name="Picture"/>
+                                <pic:cNvPr id="241159062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014270724" name="Picture">
+                  <wp:docPr id="1516418324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014270724" name="Picture"/>
+                          <pic:cNvPr id="1516418324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746306783" name="Picture">
+                  <wp:docPr id="1039484374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746306783" name="Picture"/>
+                          <pic:cNvPr id="1039484374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042596730" name="Picture">
+                  <wp:docPr id="832263994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042596730" name="Picture"/>
+                          <pic:cNvPr id="832263994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390602177" name="Picture">
+                  <wp:docPr id="1340980506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390602177" name="Picture"/>
+                          <pic:cNvPr id="1340980506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868500867" name="Picture">
+                  <wp:docPr id="127487688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868500867" name="Picture"/>
+                          <pic:cNvPr id="127487688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196701023" name="Picture">
+                  <wp:docPr id="1770653796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196701023" name="Picture"/>
+                          <pic:cNvPr id="1770653796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30947,57 +30947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53347795" name="Picture">
+                  <wp:docPr id="864336427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53347795" name="Picture"/>
+                          <pic:cNvPr id="864336427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31036,57 +31036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972729101" name="Picture">
+                  <wp:docPr id="1357601972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972729101" name="Picture"/>
+                          <pic:cNvPr id="1357601972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31716,57 +31716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894761181" name="Picture">
+                  <wp:docPr id="557460735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894761181" name="Picture"/>
+                          <pic:cNvPr id="557460735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32777,57 +32777,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95973374" name="Picture">
+                  <wp:docPr id="1411678448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95973374" name="Picture"/>
+                          <pic:cNvPr id="1411678448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32880,57 +32880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355848377" name="Picture">
+                  <wp:docPr id="1926213475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355848377" name="Picture"/>
+                          <pic:cNvPr id="1926213475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34338,57 +34338,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067582456" name="Picture">
+                  <wp:docPr id="12561416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067582456" name="Picture"/>
+                          <pic:cNvPr id="12561416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35535,57 +35535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1898865168" name="Picture">
+                        <wp:docPr id="1663722887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1898865168" name="Picture"/>
+                                <pic:cNvPr id="1663722887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37904,57 +37904,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="398037424" name="Picture">
+                  <wp:docPr id="878200059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="398037424" name="Picture"/>
+                          <pic:cNvPr id="878200059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37993,57 +37993,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691528250" name="Picture">
+                  <wp:docPr id="514586029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691528250" name="Picture"/>
+                          <pic:cNvPr id="514586029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38637,57 +38637,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722152430" name="Picture">
+                  <wp:docPr id="782089634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722152430" name="Picture"/>
+                          <pic:cNvPr id="782089634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39635,57 +39635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948269917" name="Picture">
+                  <wp:docPr id="1008144925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948269917" name="Picture"/>
+                          <pic:cNvPr id="1008144925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39738,57 +39738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247074297" name="Picture">
+                  <wp:docPr id="1660874520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247074297" name="Picture"/>
+                          <pic:cNvPr id="1660874520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41115,57 +41115,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043448451" name="Picture">
+                  <wp:docPr id="1948557126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043448451" name="Picture"/>
+                          <pic:cNvPr id="1948557126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42258,57 +42258,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="785725980" name="Picture">
+                        <wp:docPr id="622151090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="785725980" name="Picture"/>
+                                <pic:cNvPr id="622151090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43529,57 +43529,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372083031" name="Picture">
+                  <wp:docPr id="1336337263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372083031" name="Picture"/>
+                          <pic:cNvPr id="1336337263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43609,57 +43609,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267507464" name="Picture">
+                  <wp:docPr id="583182590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267507464" name="Picture"/>
+                          <pic:cNvPr id="583182590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44088,57 +44088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62095870" name="Picture">
+                  <wp:docPr id="1929613989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62095870" name="Picture"/>
+                          <pic:cNvPr id="1929613989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45823,57 +45823,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283166521" name="Picture">
+                  <wp:docPr id="1218270462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283166521" name="Picture"/>
+                          <pic:cNvPr id="1218270462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45894,57 +45894,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649540447" name="Picture">
+                  <wp:docPr id="2133819467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649540447" name="Picture"/>
+                          <pic:cNvPr id="2133819467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46308,57 +46308,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113023130" name="Picture">
+                  <wp:docPr id="282502065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113023130" name="Picture"/>
+                          <pic:cNvPr id="282502065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>