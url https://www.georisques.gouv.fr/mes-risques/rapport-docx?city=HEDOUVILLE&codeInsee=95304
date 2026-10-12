--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731475962" name="Picture">
+                  <wp:docPr id="1685972498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731475962" name="Picture"/>
+                          <pic:cNvPr id="1685972498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887464993" name="Picture">
+                  <wp:docPr id="818888405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887464993" name="Picture"/>
+                          <pic:cNvPr id="818888405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="169933485" name="Picture">
+                        <wp:docPr id="1378810031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="169933485" name="Picture"/>
+                                <pic:cNvPr id="1378810031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962570606" name="Picture">
+                  <wp:docPr id="1519415417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962570606" name="Picture"/>
+                          <pic:cNvPr id="1519415417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839575190" name="Picture">
+                  <wp:docPr id="1957528026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839575190" name="Picture"/>
+                          <pic:cNvPr id="1957528026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133739680" name="Picture">
+                  <wp:docPr id="2010835190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133739680" name="Picture"/>
+                          <pic:cNvPr id="2010835190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033826209" name="Picture">
+                  <wp:docPr id="1546679338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033826209" name="Picture"/>
+                          <pic:cNvPr id="1546679338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121815271" name="Picture">
+                  <wp:docPr id="443317457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121815271" name="Picture"/>
+                          <pic:cNvPr id="443317457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1761964133" name="Picture">
+                        <wp:docPr id="1876624532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1761964133" name="Picture"/>
+                                <pic:cNvPr id="1876624532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="31996641" name="Picture">
+                        <wp:docPr id="1669518312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="31996641" name="Picture"/>
+                                <pic:cNvPr id="1669518312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="313829805" name="Picture">
+                        <wp:docPr id="513022110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="313829805" name="Picture"/>
+                                <pic:cNvPr id="513022110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037854837" name="Picture">
+                        <wp:docPr id="1219704042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037854837" name="Picture"/>
+                                <pic:cNvPr id="1219704042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1368186453" name="Picture">
+                        <wp:docPr id="192931164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1368186453" name="Picture"/>
+                                <pic:cNvPr id="192931164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="746023974" name="Picture">
+                        <wp:docPr id="101324255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="746023974" name="Picture"/>
+                                <pic:cNvPr id="101324255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1021742048" name="Picture">
+                        <wp:docPr id="838580466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1021742048" name="Picture"/>
+                                <pic:cNvPr id="838580466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1290640771" name="Picture">
+                        <wp:docPr id="1727349299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1290640771" name="Picture"/>
+                                <pic:cNvPr id="1727349299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2026665581" name="Picture">
+                        <wp:docPr id="1835915479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2026665581" name="Picture"/>
+                                <pic:cNvPr id="1835915479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1491374417" name="Picture">
+                        <wp:docPr id="2084776997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1491374417" name="Picture"/>
+                                <pic:cNvPr id="2084776997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="298826484" name="Picture">
+                        <wp:docPr id="2141737183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="298826484" name="Picture"/>
+                                <pic:cNvPr id="2141737183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1363900002" name="Picture">
+                        <wp:docPr id="795168650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1363900002" name="Picture"/>
+                                <pic:cNvPr id="795168650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="326115440" name="Picture">
+                        <wp:docPr id="1845665838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="326115440" name="Picture"/>
+                                <pic:cNvPr id="1845665838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="138371431" name="Picture">
+                        <wp:docPr id="975896237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="138371431" name="Picture"/>
+                                <pic:cNvPr id="975896237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="948848489" name="Picture">
+                        <wp:docPr id="1999609108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="948848489" name="Picture"/>
+                                <pic:cNvPr id="1999609108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526929583" name="Picture">
+                  <wp:docPr id="1133556294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526929583" name="Picture"/>
+                          <pic:cNvPr id="1133556294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063404151" name="Picture">
+                  <wp:docPr id="1937226000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063404151" name="Picture"/>
+                          <pic:cNvPr id="1937226000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066580463" name="Picture">
+                  <wp:docPr id="2007788716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066580463" name="Picture"/>
+                          <pic:cNvPr id="2007788716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202599184" name="Picture">
+                  <wp:docPr id="1841522300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202599184" name="Picture"/>
+                          <pic:cNvPr id="1841522300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739916333" name="Picture">
+                  <wp:docPr id="1337236478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739916333" name="Picture"/>
+                          <pic:cNvPr id="1337236478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482447140" name="Picture">
+                  <wp:docPr id="744048855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482447140" name="Picture"/>
+                          <pic:cNvPr id="744048855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="181121930" name="Picture">
+                        <wp:docPr id="478268854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="181121930" name="Picture"/>
+                                <pic:cNvPr id="478268854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="646963446" name="Picture">
+                        <wp:docPr id="1276366754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="646963446" name="Picture"/>
+                                <pic:cNvPr id="1276366754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20362,57 +20362,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230269995" name="Picture">
+                  <wp:docPr id="226339586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230269995" name="Picture"/>
+                          <pic:cNvPr id="226339586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20451,57 +20451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787091042" name="Picture">
+                  <wp:docPr id="76427109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787091042" name="Picture"/>
+                          <pic:cNvPr id="76427109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21095,57 +21095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008797977" name="Picture">
+                  <wp:docPr id="1446153865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008797977" name="Picture"/>
+                          <pic:cNvPr id="1446153865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22093,57 +22093,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189053240" name="Picture">
+                  <wp:docPr id="2011580939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189053240" name="Picture"/>
+                          <pic:cNvPr id="2011580939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22196,57 +22196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228843421" name="Picture">
+                  <wp:docPr id="73153074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228843421" name="Picture"/>
+                          <pic:cNvPr id="73153074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23577,57 +23577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707262922" name="Picture">
+                  <wp:docPr id="936236126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707262922" name="Picture"/>
+                          <pic:cNvPr id="936236126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24720,57 +24720,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1632722530" name="Picture">
+                        <wp:docPr id="1856263180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1632722530" name="Picture"/>
+                                <pic:cNvPr id="1856263180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26109,57 +26109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310254865" name="Picture">
+                  <wp:docPr id="923931298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310254865" name="Picture"/>
+                          <pic:cNvPr id="923931298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26198,57 +26198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965119790" name="Picture">
+                  <wp:docPr id="1834374167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965119790" name="Picture"/>
+                          <pic:cNvPr id="1834374167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26842,57 +26842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081241504" name="Picture">
+                  <wp:docPr id="2093155170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081241504" name="Picture"/>
+                          <pic:cNvPr id="2093155170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27840,57 +27840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777476428" name="Picture">
+                  <wp:docPr id="1161474405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777476428" name="Picture"/>
+                          <pic:cNvPr id="1161474405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27943,57 +27943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743184303" name="Picture">
+                  <wp:docPr id="218963985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743184303" name="Picture"/>
+                          <pic:cNvPr id="218963985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29320,57 +29320,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569025908" name="Picture">
+                  <wp:docPr id="1661768038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569025908" name="Picture"/>
+                          <pic:cNvPr id="1661768038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30463,57 +30463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1781605270" name="Picture">
+                        <wp:docPr id="1194483969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1781605270" name="Picture"/>
+                                <pic:cNvPr id="1194483969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31824,57 +31824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473501547" name="Picture">
+                  <wp:docPr id="1085431584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473501547" name="Picture"/>
+                          <pic:cNvPr id="1085431584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31913,57 +31913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632473992" name="Picture">
+                  <wp:docPr id="1849470784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632473992" name="Picture"/>
+                          <pic:cNvPr id="1849470784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32557,57 +32557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863505587" name="Picture">
+                  <wp:docPr id="1643538687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863505587" name="Picture"/>
+                          <pic:cNvPr id="1643538687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33555,57 +33555,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137782246" name="Picture">
+                  <wp:docPr id="1258201487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137782246" name="Picture"/>
+                          <pic:cNvPr id="1258201487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33658,57 +33658,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188420228" name="Picture">
+                  <wp:docPr id="1869973002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188420228" name="Picture"/>
+                          <pic:cNvPr id="1869973002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35035,57 +35035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124970049" name="Picture">
+                  <wp:docPr id="1887573994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124970049" name="Picture"/>
+                          <pic:cNvPr id="1887573994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36178,57 +36178,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="552694839" name="Picture">
+                        <wp:docPr id="1606957665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="552694839" name="Picture"/>
+                                <pic:cNvPr id="1606957665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="237025742" name="Picture">
+                  <wp:docPr id="1058364213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="237025742" name="Picture"/>
+                          <pic:cNvPr id="1058364213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128420841" name="Picture">
+                  <wp:docPr id="685187931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128420841" name="Picture"/>
+                          <pic:cNvPr id="685187931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38248,57 +38248,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448568718" name="Picture">
+                  <wp:docPr id="1857271220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448568718" name="Picture"/>
+                          <pic:cNvPr id="1857271220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39165,57 +39165,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976692593" name="Picture">
+                  <wp:docPr id="1134930184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976692593" name="Picture"/>
+                          <pic:cNvPr id="1134930184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39268,57 +39268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560255448" name="Picture">
+                  <wp:docPr id="1082787246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560255448" name="Picture"/>
+                          <pic:cNvPr id="1082787246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40591,57 +40591,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050701452" name="Picture">
+                  <wp:docPr id="581353938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050701452" name="Picture"/>
+                          <pic:cNvPr id="581353938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41226,57 +41226,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522163016" name="Picture">
+                  <wp:docPr id="839980893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522163016" name="Picture"/>
+                          <pic:cNvPr id="839980893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41297,57 +41297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67650429" name="Picture">
+                  <wp:docPr id="1412705208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67650429" name="Picture"/>
+                          <pic:cNvPr id="1412705208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41711,57 +41711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320936580" name="Picture">
+                  <wp:docPr id="44853848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320936580" name="Picture"/>
+                          <pic:cNvPr id="44853848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>