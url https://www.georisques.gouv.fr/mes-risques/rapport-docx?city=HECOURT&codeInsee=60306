--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038388728" name="Picture">
+                  <wp:docPr id="2138615082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038388728" name="Picture"/>
+                          <pic:cNvPr id="2138615082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554321459" name="Picture">
+                  <wp:docPr id="6279674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554321459" name="Picture"/>
+                          <pic:cNvPr id="6279674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1277649968" name="Picture">
+                        <wp:docPr id="103062257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1277649968" name="Picture"/>
+                                <pic:cNvPr id="103062257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348487090" name="Picture">
+                  <wp:docPr id="1269513095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348487090" name="Picture"/>
+                          <pic:cNvPr id="1269513095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835802304" name="Picture">
+                  <wp:docPr id="118533049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835802304" name="Picture"/>
+                          <pic:cNvPr id="118533049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318020947" name="Picture">
+                  <wp:docPr id="377230924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318020947" name="Picture"/>
+                          <pic:cNvPr id="377230924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501041218" name="Picture">
+                  <wp:docPr id="1919671248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501041218" name="Picture"/>
+                          <pic:cNvPr id="1919671248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054403317" name="Picture">
+                  <wp:docPr id="455786467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054403317" name="Picture"/>
+                          <pic:cNvPr id="455786467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1765626045" name="Picture">
+                        <wp:docPr id="1535283124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1765626045" name="Picture"/>
+                                <pic:cNvPr id="1535283124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6094,50 +6094,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="535953789" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="535953789" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_6_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -6512,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908228397" name="Picture">
+                        <wp:docPr id="51011514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908228397" name="Picture"/>
+                                <pic:cNvPr id="51011514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7127,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="964122300" name="Picture">
+                        <wp:docPr id="608697640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="964122300" name="Picture"/>
+                                <pic:cNvPr id="608697640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7460,50 +7503,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="354024756" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="354024756" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_7_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -7878,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="298751383" name="Picture">
+                        <wp:docPr id="630286971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="298751383" name="Picture"/>
+                                <pic:cNvPr id="630286971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8493,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="619244297" name="Picture">
+                        <wp:docPr id="551255136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="619244297" name="Picture"/>
+                                <pic:cNvPr id="551255136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8826,50 +8912,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1311385340" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1311385340" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_8_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -9243,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1660975664" name="Picture">
+                        <wp:docPr id="802259860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1660975664" name="Picture"/>
+                                <pic:cNvPr id="802259860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9875,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="393305779" name="Picture">
+                        <wp:docPr id="560084558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="393305779" name="Picture"/>
+                                <pic:cNvPr id="560084558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10208,50 +10337,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="190888446" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="190888446" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_9_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -10626,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1514692353" name="Picture">
+                        <wp:docPr id="184816359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1514692353" name="Picture"/>
+                                <pic:cNvPr id="184816359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11490,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325679391" name="Picture">
+                  <wp:docPr id="1898235096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325679391" name="Picture"/>
+                          <pic:cNvPr id="1898235096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11579,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898682253" name="Picture">
+                  <wp:docPr id="2102202519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898682253" name="Picture"/>
+                          <pic:cNvPr id="2102202519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12223,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1249860401" name="Picture">
+                  <wp:docPr id="1839352465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1249860401" name="Picture"/>
+                          <pic:cNvPr id="1839352465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13451,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316177629" name="Picture">
+                  <wp:docPr id="1508700058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316177629" name="Picture"/>
+                          <pic:cNvPr id="1508700058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13540,50 +13712,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="824148414" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="824148414" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_2_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -14890,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984605676" name="Picture">
+                  <wp:docPr id="1680111479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984605676" name="Picture"/>
+                          <pic:cNvPr id="1680111479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16001,50 +16216,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="779048875" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="779048875" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_2_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -17325,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745921190" name="Picture">
+                  <wp:docPr id="728515945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745921190" name="Picture"/>
+                          <pic:cNvPr id="728515945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17414,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702511186" name="Picture">
+                  <wp:docPr id="962047252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702511186" name="Picture"/>
+                          <pic:cNvPr id="962047252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18058,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362189540" name="Picture">
+                  <wp:docPr id="1842440090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362189540" name="Picture"/>
+                          <pic:cNvPr id="1842440090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19056,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368942107" name="Picture">
+                  <wp:docPr id="419456251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368942107" name="Picture"/>
+                          <pic:cNvPr id="419456251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19145,50 +19403,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1035326603" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1035326603" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_3_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -20497,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003799896" name="Picture">
+                  <wp:docPr id="2081918010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003799896" name="Picture"/>
+                          <pic:cNvPr id="2081918010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21626,50 +21927,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="128184699" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="128184699" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_3_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -22986,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355151021" name="Picture">
+                  <wp:docPr id="1192614889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355151021" name="Picture"/>
+                          <pic:cNvPr id="1192614889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23075,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600953578" name="Picture">
+                  <wp:docPr id="343767249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600953578" name="Picture"/>
+                          <pic:cNvPr id="343767249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23719,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7014673" name="Picture">
+                  <wp:docPr id="1869080050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7014673" name="Picture"/>
+                          <pic:cNvPr id="1869080050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24717,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535942017" name="Picture">
+                  <wp:docPr id="2046645602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535942017" name="Picture"/>
+                          <pic:cNvPr id="2046645602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24806,50 +25150,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1396745867" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1396745867" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_4_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -26154,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68963317" name="Picture">
+                  <wp:docPr id="495171420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68963317" name="Picture"/>
+                          <pic:cNvPr id="495171420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27283,50 +27670,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="695344790" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="695344790" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_4_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -28615,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002679906" name="Picture">
+                  <wp:docPr id="692811187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002679906" name="Picture"/>
+                          <pic:cNvPr id="692811187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28704,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104650230" name="Picture">
+                  <wp:docPr id="1801212917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104650230" name="Picture"/>
+                          <pic:cNvPr id="1801212917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29348,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462348226" name="Picture">
+                  <wp:docPr id="1944979275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462348226" name="Picture"/>
+                          <pic:cNvPr id="1944979275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30346,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561438056" name="Picture">
+                  <wp:docPr id="1908547389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561438056" name="Picture"/>
+                          <pic:cNvPr id="1908547389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30435,50 +30865,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1594830280" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1594830280" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_5_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -31783,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308626245" name="Picture">
+                  <wp:docPr id="1198633529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308626245" name="Picture"/>
+                          <pic:cNvPr id="1198633529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32912,50 +33385,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1907186380" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1907186380" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_5_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -34104,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99570172" name="Picture">
+                  <wp:docPr id="990367418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99570172" name="Picture"/>
+                          <pic:cNvPr id="990367418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34175,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214311886" name="Picture">
+                  <wp:docPr id="1867938462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214311886" name="Picture"/>
+                          <pic:cNvPr id="1867938462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34589,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205278945" name="Picture">
+                  <wp:docPr id="905671251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205278945" name="Picture"/>
+                          <pic:cNvPr id="905671251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35360,65 +35876,77 @@
     <w:basedOn w:val="Style1"/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
+ <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
+ <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
+ <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
+ <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
+ <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
+ <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
+ <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
+ <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
+ <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
+ <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
+ <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
+ <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
 </coreProperties>