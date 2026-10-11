--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131671799" name="Picture">
+                  <wp:docPr id="635343435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131671799" name="Picture"/>
+                          <pic:cNvPr id="635343435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711466282" name="Picture">
+                  <wp:docPr id="1158073964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711466282" name="Picture"/>
+                          <pic:cNvPr id="1158073964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1984715879" name="Picture">
+                        <wp:docPr id="292501218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1984715879" name="Picture"/>
+                                <pic:cNvPr id="292501218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346904892" name="Picture">
+                  <wp:docPr id="16896940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346904892" name="Picture"/>
+                          <pic:cNvPr id="16896940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210907388" name="Picture">
+                  <wp:docPr id="357659849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210907388" name="Picture"/>
+                          <pic:cNvPr id="357659849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670470669" name="Picture">
+                  <wp:docPr id="1151271799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670470669" name="Picture"/>
+                          <pic:cNvPr id="1151271799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093487673" name="Picture">
+                  <wp:docPr id="1785324757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093487673" name="Picture"/>
+                          <pic:cNvPr id="1785324757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754733468" name="Picture">
+                  <wp:docPr id="72785929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754733468" name="Picture"/>
+                          <pic:cNvPr id="72785929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="808828676" name="Picture">
+                        <wp:docPr id="64996471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="808828676" name="Picture"/>
+                                <pic:cNvPr id="64996471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="178207725" name="Picture">
+                        <wp:docPr id="822235014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="178207725" name="Picture"/>
+                                <pic:cNvPr id="822235014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1847983548" name="Picture">
+                        <wp:docPr id="1556910134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1847983548" name="Picture"/>
+                                <pic:cNvPr id="1556910134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="89631787" name="Picture">
+                        <wp:docPr id="1234275844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="89631787" name="Picture"/>
+                                <pic:cNvPr id="1234275844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976000342" name="Picture">
+                        <wp:docPr id="1145765800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976000342" name="Picture"/>
+                                <pic:cNvPr id="1145765800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1042340629" name="Picture">
+                        <wp:docPr id="1964040176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1042340629" name="Picture"/>
+                                <pic:cNvPr id="1964040176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1352153919" name="Picture">
+                        <wp:docPr id="786447566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1352153919" name="Picture"/>
+                                <pic:cNvPr id="786447566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553976653" name="Picture">
+                        <wp:docPr id="1595233321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553976653" name="Picture"/>
+                                <pic:cNvPr id="1595233321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1564970519" name="Picture">
+                        <wp:docPr id="1142313135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1564970519" name="Picture"/>
+                                <pic:cNvPr id="1142313135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1844288788" name="Picture">
+                        <wp:docPr id="1314298565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1844288788" name="Picture"/>
+                                <pic:cNvPr id="1314298565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1915813537" name="Picture">
+                        <wp:docPr id="452914128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1915813537" name="Picture"/>
+                                <pic:cNvPr id="452914128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="338004689" name="Picture">
+                        <wp:docPr id="630822652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="338004689" name="Picture"/>
+                                <pic:cNvPr id="630822652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="181929737" name="Picture">
+                        <wp:docPr id="1569201109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="181929737" name="Picture"/>
+                                <pic:cNvPr id="1569201109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1500319027" name="Picture">
+                        <wp:docPr id="1479624664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1500319027" name="Picture"/>
+                                <pic:cNvPr id="1479624664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1342313131" name="Picture">
+                        <wp:docPr id="617488816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1342313131" name="Picture"/>
+                                <pic:cNvPr id="617488816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349564528" name="Picture">
+                  <wp:docPr id="1878859109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349564528" name="Picture"/>
+                          <pic:cNvPr id="1878859109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470228607" name="Picture">
+                  <wp:docPr id="567373231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470228607" name="Picture"/>
+                          <pic:cNvPr id="567373231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783933812" name="Picture">
+                  <wp:docPr id="451875775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783933812" name="Picture"/>
+                          <pic:cNvPr id="451875775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304265696" name="Picture">
+                  <wp:docPr id="1442164052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304265696" name="Picture"/>
+                          <pic:cNvPr id="1442164052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515272475" name="Picture">
+                  <wp:docPr id="241219683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515272475" name="Picture"/>
+                          <pic:cNvPr id="241219683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385037359" name="Picture">
+                  <wp:docPr id="799250763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385037359" name="Picture"/>
+                          <pic:cNvPr id="799250763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18185,57 +18185,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1351221949" name="Picture">
+                        <wp:docPr id="1934005848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1351221949" name="Picture"/>
+                                <pic:cNvPr id="1934005848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19086,57 +19086,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="642844334" name="Picture">
+                        <wp:docPr id="913787315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="642844334" name="Picture"/>
+                                <pic:cNvPr id="913787315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20606,57 +20606,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588035033" name="Picture">
+                  <wp:docPr id="1835754375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588035033" name="Picture"/>
+                          <pic:cNvPr id="1835754375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20686,57 +20686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992627765" name="Picture">
+                  <wp:docPr id="1533047419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992627765" name="Picture"/>
+                          <pic:cNvPr id="1533047419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21231,57 +21231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568048143" name="Picture">
+                  <wp:docPr id="1452994717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568048143" name="Picture"/>
+                          <pic:cNvPr id="1452994717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22386,57 +22386,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="397049183" name="Picture">
+                        <wp:docPr id="910865934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="397049183" name="Picture"/>
+                                <pic:cNvPr id="910865934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24472,57 +24472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991514260" name="Picture">
+                  <wp:docPr id="151757676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991514260" name="Picture"/>
+                          <pic:cNvPr id="151757676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24561,57 +24561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640841748" name="Picture">
+                  <wp:docPr id="334981650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640841748" name="Picture"/>
+                          <pic:cNvPr id="334981650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25205,57 +25205,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647753480" name="Picture">
+                  <wp:docPr id="1886278820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647753480" name="Picture"/>
+                          <pic:cNvPr id="1886278820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26203,57 +26203,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970048647" name="Picture">
+                  <wp:docPr id="1232662524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970048647" name="Picture"/>
+                          <pic:cNvPr id="1232662524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26306,57 +26306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669291859" name="Picture">
+                  <wp:docPr id="1558911002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669291859" name="Picture"/>
+                          <pic:cNvPr id="1558911002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27685,57 +27685,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041646329" name="Picture">
+                  <wp:docPr id="1476116628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041646329" name="Picture"/>
+                          <pic:cNvPr id="1476116628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28810,57 +28810,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1021729573" name="Picture">
+                        <wp:docPr id="1171311450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1021729573" name="Picture"/>
+                                <pic:cNvPr id="1171311450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29713,57 +29713,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="844563163" name="Picture">
+                        <wp:docPr id="1451383900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="844563163" name="Picture"/>
+                                <pic:cNvPr id="1451383900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31321,57 +31321,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381833990" name="Picture">
+                  <wp:docPr id="1811115932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381833990" name="Picture"/>
+                          <pic:cNvPr id="1811115932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31410,57 +31410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929213094" name="Picture">
+                  <wp:docPr id="1007107271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929213094" name="Picture"/>
+                          <pic:cNvPr id="1007107271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32054,57 +32054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026107211" name="Picture">
+                  <wp:docPr id="2024007591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026107211" name="Picture"/>
+                          <pic:cNvPr id="2024007591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33052,57 +33052,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408474438" name="Picture">
+                  <wp:docPr id="2141890034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408474438" name="Picture"/>
+                          <pic:cNvPr id="2141890034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33155,57 +33155,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445160427" name="Picture">
+                  <wp:docPr id="77755052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445160427" name="Picture"/>
+                          <pic:cNvPr id="77755052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34536,57 +34536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356390347" name="Picture">
+                  <wp:docPr id="446706939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356390347" name="Picture"/>
+                          <pic:cNvPr id="446706939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35679,57 +35679,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1611433908" name="Picture">
+                        <wp:docPr id="1629885205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1611433908" name="Picture"/>
+                                <pic:cNvPr id="1629885205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37068,57 +37068,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983658745" name="Picture">
+                  <wp:docPr id="2059068454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983658745" name="Picture"/>
+                          <pic:cNvPr id="2059068454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37157,57 +37157,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823145020" name="Picture">
+                  <wp:docPr id="1962278348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823145020" name="Picture"/>
+                          <pic:cNvPr id="1962278348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37801,57 +37801,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419584676" name="Picture">
+                  <wp:docPr id="2035947718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419584676" name="Picture"/>
+                          <pic:cNvPr id="2035947718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38799,57 +38799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536962050" name="Picture">
+                  <wp:docPr id="2001818311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536962050" name="Picture"/>
+                          <pic:cNvPr id="2001818311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38902,57 +38902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771000633" name="Picture">
+                  <wp:docPr id="1824563677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771000633" name="Picture"/>
+                          <pic:cNvPr id="1824563677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40279,57 +40279,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739884337" name="Picture">
+                  <wp:docPr id="1540684341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739884337" name="Picture"/>
+                          <pic:cNvPr id="1540684341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41422,57 +41422,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1249342176" name="Picture">
+                        <wp:docPr id="1049923081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1249342176" name="Picture"/>
+                                <pic:cNvPr id="1049923081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736542378" name="Picture">
+                  <wp:docPr id="1122881212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736542378" name="Picture"/>
+                          <pic:cNvPr id="1122881212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42872,57 +42872,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679995928" name="Picture">
+                  <wp:docPr id="1803627908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679995928" name="Picture"/>
+                          <pic:cNvPr id="1803627908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43516,57 +43516,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007635551" name="Picture">
+                  <wp:docPr id="648737516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007635551" name="Picture"/>
+                          <pic:cNvPr id="648737516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44514,57 +44514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596259710" name="Picture">
+                  <wp:docPr id="424321454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596259710" name="Picture"/>
+                          <pic:cNvPr id="424321454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44617,57 +44617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223238815" name="Picture">
+                  <wp:docPr id="516396461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223238815" name="Picture"/>
+                          <pic:cNvPr id="516396461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45994,57 +45994,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493851536" name="Picture">
+                  <wp:docPr id="211792123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493851536" name="Picture"/>
+                          <pic:cNvPr id="211792123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47137,57 +47137,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="366514958" name="Picture">
+                        <wp:docPr id="1434275445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="366514958" name="Picture"/>
+                                <pic:cNvPr id="1434275445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48358,57 +48358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959420214" name="Picture">
+                  <wp:docPr id="613688393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959420214" name="Picture"/>
+                          <pic:cNvPr id="613688393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48429,57 +48429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127685399" name="Picture">
+                  <wp:docPr id="870653957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127685399" name="Picture"/>
+                          <pic:cNvPr id="870653957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48843,57 +48843,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425242330" name="Picture">
+                  <wp:docPr id="1726225726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425242330" name="Picture"/>
+                          <pic:cNvPr id="1726225726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>