--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588780321" name="Picture">
+                  <wp:docPr id="631503054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588780321" name="Picture"/>
+                          <pic:cNvPr id="631503054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42612399" name="Picture">
+                  <wp:docPr id="1443486508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42612399" name="Picture"/>
+                          <pic:cNvPr id="1443486508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="209983043" name="Picture">
+                        <wp:docPr id="1033364861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="209983043" name="Picture"/>
+                                <pic:cNvPr id="1033364861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398919028" name="Picture">
+                  <wp:docPr id="510615599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398919028" name="Picture"/>
+                          <pic:cNvPr id="510615599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215241426" name="Picture">
+                  <wp:docPr id="1224694675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215241426" name="Picture"/>
+                          <pic:cNvPr id="1224694675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020243199" name="Picture">
+                  <wp:docPr id="114692458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020243199" name="Picture"/>
+                          <pic:cNvPr id="114692458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="120847462" name="Picture">
+                  <wp:docPr id="1687604408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120847462" name="Picture"/>
+                          <pic:cNvPr id="1687604408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295934931" name="Picture">
+                  <wp:docPr id="1343516112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295934931" name="Picture"/>
+                          <pic:cNvPr id="1343516112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="818837835" name="Picture">
+                        <wp:docPr id="350265514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="818837835" name="Picture"/>
+                                <pic:cNvPr id="350265514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1633383006" name="Picture">
+                        <wp:docPr id="601965996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1633383006" name="Picture"/>
+                                <pic:cNvPr id="601965996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418694252" name="Picture">
+                        <wp:docPr id="216613723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418694252" name="Picture"/>
+                                <pic:cNvPr id="216613723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1498907410" name="Picture">
+                        <wp:docPr id="542514154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1498907410" name="Picture"/>
+                                <pic:cNvPr id="542514154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="313999018" name="Picture">
+                        <wp:docPr id="865470148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="313999018" name="Picture"/>
+                                <pic:cNvPr id="865470148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="286321392" name="Picture">
+                        <wp:docPr id="1462212714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="286321392" name="Picture"/>
+                                <pic:cNvPr id="1462212714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258467343" name="Picture">
+                        <wp:docPr id="338323563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258467343" name="Picture"/>
+                                <pic:cNvPr id="338323563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="892677763" name="Picture">
+                        <wp:docPr id="827744812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="892677763" name="Picture"/>
+                                <pic:cNvPr id="827744812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="471115015" name="Picture">
+                        <wp:docPr id="404893477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="471115015" name="Picture"/>
+                                <pic:cNvPr id="404893477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093041735" name="Picture">
+                        <wp:docPr id="1519962073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093041735" name="Picture"/>
+                                <pic:cNvPr id="1519962073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="998259590" name="Picture">
+                        <wp:docPr id="1246782249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="998259590" name="Picture"/>
+                                <pic:cNvPr id="1246782249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1930117659" name="Picture">
+                        <wp:docPr id="34828967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1930117659" name="Picture"/>
+                                <pic:cNvPr id="34828967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694049867" name="Picture">
+                  <wp:docPr id="1164334347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694049867" name="Picture"/>
+                          <pic:cNvPr id="1164334347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96997494" name="Picture">
+                  <wp:docPr id="166164580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96997494" name="Picture"/>
+                          <pic:cNvPr id="166164580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610239701" name="Picture">
+                  <wp:docPr id="1108169696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610239701" name="Picture"/>
+                          <pic:cNvPr id="1108169696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437646488" name="Picture">
+                  <wp:docPr id="966671076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437646488" name="Picture"/>
+                          <pic:cNvPr id="966671076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904355322" name="Picture">
+                  <wp:docPr id="1483418924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904355322" name="Picture"/>
+                          <pic:cNvPr id="1483418924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709132081" name="Picture">
+                  <wp:docPr id="1342101795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709132081" name="Picture"/>
+                          <pic:cNvPr id="1342101795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="228205592" name="Picture">
+                        <wp:docPr id="1032905934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="228205592" name="Picture"/>
+                                <pic:cNvPr id="1032905934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="884668408" name="Picture">
+                        <wp:docPr id="1980291657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="884668408" name="Picture"/>
+                                <pic:cNvPr id="1980291657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888781368" name="Picture">
+                  <wp:docPr id="822928538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888781368" name="Picture"/>
+                          <pic:cNvPr id="822928538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959551024" name="Picture">
+                  <wp:docPr id="724686347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959551024" name="Picture"/>
+                          <pic:cNvPr id="724686347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397036646" name="Picture">
+                  <wp:docPr id="458984374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397036646" name="Picture"/>
+                          <pic:cNvPr id="458984374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060995178" name="Picture">
+                  <wp:docPr id="2074239306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060995178" name="Picture"/>
+                          <pic:cNvPr id="2074239306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004000310" name="Picture">
+                  <wp:docPr id="912226969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004000310" name="Picture"/>
+                          <pic:cNvPr id="912226969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370981160" name="Picture">
+                  <wp:docPr id="627171456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370981160" name="Picture"/>
+                          <pic:cNvPr id="627171456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="188004671" name="Picture">
+                        <wp:docPr id="652595082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="188004671" name="Picture"/>
+                                <pic:cNvPr id="652595082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24490,57 +24490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719129522" name="Picture">
+                  <wp:docPr id="212491830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719129522" name="Picture"/>
+                          <pic:cNvPr id="212491830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24579,57 +24579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135139490" name="Picture">
+                  <wp:docPr id="1058175924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135139490" name="Picture"/>
+                          <pic:cNvPr id="1058175924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25223,57 +25223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182628688" name="Picture">
+                  <wp:docPr id="1143219790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182628688" name="Picture"/>
+                          <pic:cNvPr id="1143219790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26221,57 +26221,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935958358" name="Picture">
+                  <wp:docPr id="1043758337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935958358" name="Picture"/>
+                          <pic:cNvPr id="1043758337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26324,57 +26324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916742736" name="Picture">
+                  <wp:docPr id="1468460163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916742736" name="Picture"/>
+                          <pic:cNvPr id="1468460163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27701,57 +27701,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724274767" name="Picture">
+                  <wp:docPr id="1547224687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724274767" name="Picture"/>
+                          <pic:cNvPr id="1547224687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1256404086" name="Picture">
+                        <wp:docPr id="2139994687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1256404086" name="Picture"/>
+                                <pic:cNvPr id="2139994687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30205,57 +30205,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515049797" name="Picture">
+                  <wp:docPr id="1696333855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515049797" name="Picture"/>
+                          <pic:cNvPr id="1696333855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30294,57 +30294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994415109" name="Picture">
+                  <wp:docPr id="261118208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994415109" name="Picture"/>
+                          <pic:cNvPr id="261118208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30938,57 +30938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519672194" name="Picture">
+                  <wp:docPr id="2075150412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519672194" name="Picture"/>
+                          <pic:cNvPr id="2075150412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31936,57 +31936,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913054643" name="Picture">
+                  <wp:docPr id="51821625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913054643" name="Picture"/>
+                          <pic:cNvPr id="51821625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32039,57 +32039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015020998" name="Picture">
+                  <wp:docPr id="1975154332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015020998" name="Picture"/>
+                          <pic:cNvPr id="1975154332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33416,57 +33416,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440505297" name="Picture">
+                  <wp:docPr id="372851823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440505297" name="Picture"/>
+                          <pic:cNvPr id="372851823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34559,57 +34559,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1540321470" name="Picture">
+                        <wp:docPr id="826723558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1540321470" name="Picture"/>
+                                <pic:cNvPr id="826723558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35780,57 +35780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292283661" name="Picture">
+                  <wp:docPr id="1828777117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292283661" name="Picture"/>
+                          <pic:cNvPr id="1828777117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35851,57 +35851,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591291142" name="Picture">
+                  <wp:docPr id="1398430529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591291142" name="Picture"/>
+                          <pic:cNvPr id="1398430529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36265,57 +36265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978221546" name="Picture">
+                  <wp:docPr id="305016700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978221546" name="Picture"/>
+                          <pic:cNvPr id="305016700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>