--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612229776" name="Picture">
+                  <wp:docPr id="92640536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612229776" name="Picture"/>
+                          <pic:cNvPr id="92640536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505493583" name="Picture">
+                  <wp:docPr id="1294647311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505493583" name="Picture"/>
+                          <pic:cNvPr id="1294647311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="552223756" name="Picture">
+                        <wp:docPr id="598425679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="552223756" name="Picture"/>
+                                <pic:cNvPr id="598425679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566047701" name="Picture">
+                  <wp:docPr id="414361803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566047701" name="Picture"/>
+                          <pic:cNvPr id="414361803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408868912" name="Picture">
+                  <wp:docPr id="1252522272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408868912" name="Picture"/>
+                          <pic:cNvPr id="1252522272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883041125" name="Picture">
+                  <wp:docPr id="361150928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883041125" name="Picture"/>
+                          <pic:cNvPr id="361150928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665533294" name="Picture">
+                  <wp:docPr id="1607759276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665533294" name="Picture"/>
+                          <pic:cNvPr id="1607759276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529061893" name="Picture">
+                  <wp:docPr id="1524524509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529061893" name="Picture"/>
+                          <pic:cNvPr id="1524524509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1156469274" name="Picture">
+                        <wp:docPr id="779807293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1156469274" name="Picture"/>
+                                <pic:cNvPr id="779807293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="122046996" name="Picture">
+                        <wp:docPr id="1718521456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="122046996" name="Picture"/>
+                                <pic:cNvPr id="1718521456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="580335269" name="Picture">
+                        <wp:docPr id="1558508760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="580335269" name="Picture"/>
+                                <pic:cNvPr id="1558508760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1117928820" name="Picture">
+                        <wp:docPr id="1652357009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1117928820" name="Picture"/>
+                                <pic:cNvPr id="1652357009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1352869688" name="Picture">
+                        <wp:docPr id="895807495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1352869688" name="Picture"/>
+                                <pic:cNvPr id="895807495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="480147690" name="Picture">
+                        <wp:docPr id="2019244173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="480147690" name="Picture"/>
+                                <pic:cNvPr id="2019244173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1679525602" name="Picture">
+                        <wp:docPr id="318067671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1679525602" name="Picture"/>
+                                <pic:cNvPr id="318067671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518448754" name="Picture">
+                        <wp:docPr id="93813604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518448754" name="Picture"/>
+                                <pic:cNvPr id="93813604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="836734682" name="Picture">
+                        <wp:docPr id="311245513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="836734682" name="Picture"/>
+                                <pic:cNvPr id="311245513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1489723915" name="Picture">
+                        <wp:docPr id="2012507317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1489723915" name="Picture"/>
+                                <pic:cNvPr id="2012507317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1642151024" name="Picture">
+                        <wp:docPr id="526953425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1642151024" name="Picture"/>
+                                <pic:cNvPr id="526953425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205536893" name="Picture">
+                        <wp:docPr id="641092327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205536893" name="Picture"/>
+                                <pic:cNvPr id="641092327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="506292420" name="Picture">
+                        <wp:docPr id="2092271912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="506292420" name="Picture"/>
+                                <pic:cNvPr id="2092271912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1332721526" name="Picture">
+                        <wp:docPr id="1450691704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1332721526" name="Picture"/>
+                                <pic:cNvPr id="1450691704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="353216400" name="Picture">
+                        <wp:docPr id="2052951637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="353216400" name="Picture"/>
+                                <pic:cNvPr id="2052951637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168587170" name="Picture">
+                  <wp:docPr id="862501480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168587170" name="Picture"/>
+                          <pic:cNvPr id="862501480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233382899" name="Picture">
+                  <wp:docPr id="414864760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233382899" name="Picture"/>
+                          <pic:cNvPr id="414864760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1412229052" name="Picture">
+                  <wp:docPr id="1246819999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1412229052" name="Picture"/>
+                          <pic:cNvPr id="1246819999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052029278" name="Picture">
+                  <wp:docPr id="651303113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052029278" name="Picture"/>
+                          <pic:cNvPr id="651303113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292507021" name="Picture">
+                  <wp:docPr id="268133383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292507021" name="Picture"/>
+                          <pic:cNvPr id="268133383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177979889" name="Picture">
+                  <wp:docPr id="863157227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177979889" name="Picture"/>
+                          <pic:cNvPr id="863157227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1180850224" name="Picture">
+                        <wp:docPr id="1035566299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1180850224" name="Picture"/>
+                                <pic:cNvPr id="1035566299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866763542" name="Picture">
+                  <wp:docPr id="1103509367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866763542" name="Picture"/>
+                          <pic:cNvPr id="1103509367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637240791" name="Picture">
+                  <wp:docPr id="323844603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637240791" name="Picture"/>
+                          <pic:cNvPr id="323844603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895563789" name="Picture">
+                  <wp:docPr id="1709478125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895563789" name="Picture"/>
+                          <pic:cNvPr id="1709478125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346816785" name="Picture">
+                  <wp:docPr id="1404930565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346816785" name="Picture"/>
+                          <pic:cNvPr id="1404930565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860790441" name="Picture">
+                  <wp:docPr id="211031337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860790441" name="Picture"/>
+                          <pic:cNvPr id="211031337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446934496" name="Picture">
+                  <wp:docPr id="101078559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446934496" name="Picture"/>
+                          <pic:cNvPr id="101078559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1874594829" name="Picture">
+                        <wp:docPr id="1342835213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1874594829" name="Picture"/>
+                                <pic:cNvPr id="1342835213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752654007" name="Picture">
+                  <wp:docPr id="1686640829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752654007" name="Picture"/>
+                          <pic:cNvPr id="1686640829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174947251" name="Picture">
+                  <wp:docPr id="684111207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174947251" name="Picture"/>
+                          <pic:cNvPr id="684111207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104175699" name="Picture">
+                  <wp:docPr id="1419018573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104175699" name="Picture"/>
+                          <pic:cNvPr id="1419018573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197163854" name="Picture">
+                  <wp:docPr id="1019966384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197163854" name="Picture"/>
+                          <pic:cNvPr id="1019966384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191076688" name="Picture">
+                  <wp:docPr id="2008738343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191076688" name="Picture"/>
+                          <pic:cNvPr id="2008738343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686410106" name="Picture">
+                  <wp:docPr id="1329366857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686410106" name="Picture"/>
+                          <pic:cNvPr id="1329366857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="203849638" name="Picture">
+                        <wp:docPr id="1416994300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="203849638" name="Picture"/>
+                                <pic:cNvPr id="1416994300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283007003" name="Picture">
+                  <wp:docPr id="2136497908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283007003" name="Picture"/>
+                          <pic:cNvPr id="2136497908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823389341" name="Picture">
+                  <wp:docPr id="768041787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823389341" name="Picture"/>
+                          <pic:cNvPr id="768041787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562977846" name="Picture">
+                  <wp:docPr id="1538058224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562977846" name="Picture"/>
+                          <pic:cNvPr id="1538058224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383967373" name="Picture">
+                  <wp:docPr id="1744762369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383967373" name="Picture"/>
+                          <pic:cNvPr id="1744762369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279577905" name="Picture">
+                  <wp:docPr id="1483601944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279577905" name="Picture"/>
+                          <pic:cNvPr id="1483601944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210730777" name="Picture">
+                  <wp:docPr id="24561573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210730777" name="Picture"/>
+                          <pic:cNvPr id="24561573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1466942482" name="Picture">
+                        <wp:docPr id="1207750050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1466942482" name="Picture"/>
+                                <pic:cNvPr id="1207750050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070205974" name="Picture">
+                  <wp:docPr id="1393841583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070205974" name="Picture"/>
+                          <pic:cNvPr id="1393841583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380371113" name="Picture">
+                  <wp:docPr id="1923355570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380371113" name="Picture"/>
+                          <pic:cNvPr id="1923355570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323895211" name="Picture">
+                  <wp:docPr id="23026744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323895211" name="Picture"/>
+                          <pic:cNvPr id="23026744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596678792" name="Picture">
+                  <wp:docPr id="95870518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596678792" name="Picture"/>
+                          <pic:cNvPr id="95870518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904731452" name="Picture">
+                  <wp:docPr id="1917132123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904731452" name="Picture"/>
+                          <pic:cNvPr id="1917132123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378518814" name="Picture">
+                  <wp:docPr id="1218578789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378518814" name="Picture"/>
+                          <pic:cNvPr id="1218578789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136666119" name="Picture">
+                  <wp:docPr id="1768820072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136666119" name="Picture"/>
+                          <pic:cNvPr id="1768820072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563509004" name="Picture">
+                  <wp:docPr id="1525392331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563509004" name="Picture"/>
+                          <pic:cNvPr id="1525392331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762108620" name="Picture">
+                  <wp:docPr id="1068152283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762108620" name="Picture"/>
+                          <pic:cNvPr id="1068152283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>