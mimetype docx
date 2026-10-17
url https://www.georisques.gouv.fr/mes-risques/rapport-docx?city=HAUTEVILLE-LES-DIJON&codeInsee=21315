--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796521547" name="Picture">
+                  <wp:docPr id="1714626691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796521547" name="Picture"/>
+                          <pic:cNvPr id="1714626691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027286995" name="Picture">
+                  <wp:docPr id="1566152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027286995" name="Picture"/>
+                          <pic:cNvPr id="1566152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="409250648" name="Picture">
+                        <wp:docPr id="368014675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="409250648" name="Picture"/>
+                                <pic:cNvPr id="368014675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615465680" name="Picture">
+                  <wp:docPr id="1565138340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615465680" name="Picture"/>
+                          <pic:cNvPr id="1565138340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100938545" name="Picture">
+                  <wp:docPr id="1235512419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100938545" name="Picture"/>
+                          <pic:cNvPr id="1235512419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346334958" name="Picture">
+                  <wp:docPr id="268642588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346334958" name="Picture"/>
+                          <pic:cNvPr id="268642588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515314836" name="Picture">
+                  <wp:docPr id="865078914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515314836" name="Picture"/>
+                          <pic:cNvPr id="865078914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763632128" name="Picture">
+                  <wp:docPr id="1973499614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763632128" name="Picture"/>
+                          <pic:cNvPr id="1973499614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="327909060" name="Picture">
+                        <wp:docPr id="1572638318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="327909060" name="Picture"/>
+                                <pic:cNvPr id="1572638318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="123576940" name="Picture">
+                        <wp:docPr id="1554121473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="123576940" name="Picture"/>
+                                <pic:cNvPr id="1554121473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1520799743" name="Picture">
+                        <wp:docPr id="430826753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1520799743" name="Picture"/>
+                                <pic:cNvPr id="430826753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1311244977" name="Picture">
+                        <wp:docPr id="876351374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1311244977" name="Picture"/>
+                                <pic:cNvPr id="876351374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1799855656" name="Picture">
+                        <wp:docPr id="1118501592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1799855656" name="Picture"/>
+                                <pic:cNvPr id="1118501592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="306917797" name="Picture">
+                        <wp:docPr id="1943569614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="306917797" name="Picture"/>
+                                <pic:cNvPr id="1943569614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="723680341" name="Picture">
+                        <wp:docPr id="400699753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="723680341" name="Picture"/>
+                                <pic:cNvPr id="400699753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="964468080" name="Picture">
+                        <wp:docPr id="1869998579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="964468080" name="Picture"/>
+                                <pic:cNvPr id="1869998579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="963969327" name="Picture">
+                        <wp:docPr id="1552767499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="963969327" name="Picture"/>
+                                <pic:cNvPr id="1552767499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1262315624" name="Picture">
+                        <wp:docPr id="406456023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1262315624" name="Picture"/>
+                                <pic:cNvPr id="406456023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1201379662" name="Picture">
+                        <wp:docPr id="828522395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1201379662" name="Picture"/>
+                                <pic:cNvPr id="828522395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1592147433" name="Picture">
+                        <wp:docPr id="1188754538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1592147433" name="Picture"/>
+                                <pic:cNvPr id="1188754538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1108346515" name="Picture">
+                        <wp:docPr id="1521000182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1108346515" name="Picture"/>
+                                <pic:cNvPr id="1521000182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2130529264" name="Picture">
+                        <wp:docPr id="787175682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2130529264" name="Picture"/>
+                                <pic:cNvPr id="787175682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1469079196" name="Picture">
+                        <wp:docPr id="869511176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1469079196" name="Picture"/>
+                                <pic:cNvPr id="869511176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619481399" name="Picture">
+                  <wp:docPr id="1911558979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619481399" name="Picture"/>
+                          <pic:cNvPr id="1911558979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033330424" name="Picture">
+                  <wp:docPr id="1817872629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033330424" name="Picture"/>
+                          <pic:cNvPr id="1817872629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25339220" name="Picture">
+                  <wp:docPr id="214748378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25339220" name="Picture"/>
+                          <pic:cNvPr id="214748378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802646125" name="Picture">
+                  <wp:docPr id="2068382449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802646125" name="Picture"/>
+                          <pic:cNvPr id="2068382449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40931057" name="Picture">
+                  <wp:docPr id="1106137078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40931057" name="Picture"/>
+                          <pic:cNvPr id="1106137078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731690735" name="Picture">
+                  <wp:docPr id="1367925048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731690735" name="Picture"/>
+                          <pic:cNvPr id="1367925048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1540788721" name="Picture">
+                        <wp:docPr id="198607638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1540788721" name="Picture"/>
+                                <pic:cNvPr id="198607638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981357229" name="Picture">
+                  <wp:docPr id="547213142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981357229" name="Picture"/>
+                          <pic:cNvPr id="547213142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377100806" name="Picture">
+                  <wp:docPr id="1292250479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377100806" name="Picture"/>
+                          <pic:cNvPr id="1292250479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043430945" name="Picture">
+                  <wp:docPr id="1928841706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043430945" name="Picture"/>
+                          <pic:cNvPr id="1928841706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441555781" name="Picture">
+                  <wp:docPr id="263780059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441555781" name="Picture"/>
+                          <pic:cNvPr id="263780059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354149365" name="Picture">
+                  <wp:docPr id="1433977598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354149365" name="Picture"/>
+                          <pic:cNvPr id="1433977598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328488610" name="Picture">
+                  <wp:docPr id="292197900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328488610" name="Picture"/>
+                          <pic:cNvPr id="292197900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="454823278" name="Picture">
+                        <wp:docPr id="1813812263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="454823278" name="Picture"/>
+                                <pic:cNvPr id="1813812263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24975,57 +24975,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961578659" name="Picture">
+                  <wp:docPr id="2064734330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961578659" name="Picture"/>
+                          <pic:cNvPr id="2064734330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25064,57 +25064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703499069" name="Picture">
+                  <wp:docPr id="1428986538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703499069" name="Picture"/>
+                          <pic:cNvPr id="1428986538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25744,57 +25744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43037926" name="Picture">
+                  <wp:docPr id="1597557303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43037926" name="Picture"/>
+                          <pic:cNvPr id="1597557303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26805,57 +26805,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266660975" name="Picture">
+                  <wp:docPr id="1234764329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266660975" name="Picture"/>
+                          <pic:cNvPr id="1234764329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26908,57 +26908,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811413720" name="Picture">
+                  <wp:docPr id="1577415399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811413720" name="Picture"/>
+                          <pic:cNvPr id="1577415399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28366,57 +28366,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140422710" name="Picture">
+                  <wp:docPr id="1247867344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140422710" name="Picture"/>
+                          <pic:cNvPr id="1247867344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29563,57 +29563,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933669267" name="Picture">
+                        <wp:docPr id="1240476397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933669267" name="Picture"/>
+                                <pic:cNvPr id="1240476397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31733,57 +31733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266206354" name="Picture">
+                  <wp:docPr id="39031393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266206354" name="Picture"/>
+                          <pic:cNvPr id="39031393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31822,57 +31822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957829991" name="Picture">
+                  <wp:docPr id="1479717679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957829991" name="Picture"/>
+                          <pic:cNvPr id="1479717679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32466,57 +32466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998215655" name="Picture">
+                  <wp:docPr id="282942854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998215655" name="Picture"/>
+                          <pic:cNvPr id="282942854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33464,57 +33464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990331816" name="Picture">
+                  <wp:docPr id="256022573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990331816" name="Picture"/>
+                          <pic:cNvPr id="256022573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33567,57 +33567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661306825" name="Picture">
+                  <wp:docPr id="1815997738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661306825" name="Picture"/>
+                          <pic:cNvPr id="1815997738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34944,57 +34944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438096520" name="Picture">
+                  <wp:docPr id="1141706235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438096520" name="Picture"/>
+                          <pic:cNvPr id="1141706235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36087,57 +36087,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1180753976" name="Picture">
+                        <wp:docPr id="1620299844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1180753976" name="Picture"/>
+                                <pic:cNvPr id="1620299844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37445,57 +37445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794458016" name="Picture">
+                  <wp:docPr id="1289579384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794458016" name="Picture"/>
+                          <pic:cNvPr id="1289579384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37534,57 +37534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780763841" name="Picture">
+                  <wp:docPr id="1550900106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780763841" name="Picture"/>
+                          <pic:cNvPr id="1550900106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38157,57 +38157,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388835603" name="Picture">
+                  <wp:docPr id="987940224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388835603" name="Picture"/>
+                          <pic:cNvPr id="987940224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39074,57 +39074,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312329457" name="Picture">
+                  <wp:docPr id="939775628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312329457" name="Picture"/>
+                          <pic:cNvPr id="939775628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39177,57 +39177,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023229723" name="Picture">
+                  <wp:docPr id="119597817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023229723" name="Picture"/>
+                          <pic:cNvPr id="119597817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40500,57 +40500,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140316191" name="Picture">
+                  <wp:docPr id="169186398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140316191" name="Picture"/>
+                          <pic:cNvPr id="169186398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41135,57 +41135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561193960" name="Picture">
+                  <wp:docPr id="174248135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561193960" name="Picture"/>
+                          <pic:cNvPr id="174248135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41206,57 +41206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684403907" name="Picture">
+                  <wp:docPr id="606403199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684403907" name="Picture"/>
+                          <pic:cNvPr id="606403199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41620,57 +41620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096007989" name="Picture">
+                  <wp:docPr id="400883299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096007989" name="Picture"/>
+                          <pic:cNvPr id="400883299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>