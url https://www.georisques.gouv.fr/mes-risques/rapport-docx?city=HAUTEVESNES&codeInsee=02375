--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977280834" name="Picture">
+                  <wp:docPr id="624874146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977280834" name="Picture"/>
+                          <pic:cNvPr id="624874146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013954440" name="Picture">
+                  <wp:docPr id="253946389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013954440" name="Picture"/>
+                          <pic:cNvPr id="253946389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1728268834" name="Picture">
+                        <wp:docPr id="1406451460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1728268834" name="Picture"/>
+                                <pic:cNvPr id="1406451460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094658786" name="Picture">
+                  <wp:docPr id="1268352114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094658786" name="Picture"/>
+                          <pic:cNvPr id="1268352114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457198306" name="Picture">
+                  <wp:docPr id="347701889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457198306" name="Picture"/>
+                          <pic:cNvPr id="347701889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461025875" name="Picture">
+                  <wp:docPr id="2067483719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461025875" name="Picture"/>
+                          <pic:cNvPr id="2067483719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505230685" name="Picture">
+                  <wp:docPr id="472636959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505230685" name="Picture"/>
+                          <pic:cNvPr id="472636959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447320409" name="Picture">
+                  <wp:docPr id="756896876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447320409" name="Picture"/>
+                          <pic:cNvPr id="756896876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1081621232" name="Picture">
+                        <wp:docPr id="908064119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1081621232" name="Picture"/>
+                                <pic:cNvPr id="908064119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="918361608" name="Picture">
+                        <wp:docPr id="1957222568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="918361608" name="Picture"/>
+                                <pic:cNvPr id="1957222568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="487914642" name="Picture">
+                        <wp:docPr id="1351075020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="487914642" name="Picture"/>
+                                <pic:cNvPr id="1351075020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1757868665" name="Picture">
+                        <wp:docPr id="306294986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1757868665" name="Picture"/>
+                                <pic:cNvPr id="306294986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2111939606" name="Picture">
+                        <wp:docPr id="626808379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2111939606" name="Picture"/>
+                                <pic:cNvPr id="626808379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="151875028" name="Picture">
+                        <wp:docPr id="993569480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="151875028" name="Picture"/>
+                                <pic:cNvPr id="993569480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1079917311" name="Picture">
+                        <wp:docPr id="938202840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1079917311" name="Picture"/>
+                                <pic:cNvPr id="938202840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1550523117" name="Picture">
+                        <wp:docPr id="1355685408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1550523117" name="Picture"/>
+                                <pic:cNvPr id="1355685408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="241833266" name="Picture">
+                        <wp:docPr id="284344712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="241833266" name="Picture"/>
+                                <pic:cNvPr id="284344712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1649501796" name="Picture">
+                        <wp:docPr id="1651844369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1649501796" name="Picture"/>
+                                <pic:cNvPr id="1651844369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2053723701" name="Picture">
+                        <wp:docPr id="2094735283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2053723701" name="Picture"/>
+                                <pic:cNvPr id="2094735283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1701367443" name="Picture">
+                        <wp:docPr id="1447029831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1701367443" name="Picture"/>
+                                <pic:cNvPr id="1447029831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="577910691" name="Picture">
+                        <wp:docPr id="1920340216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="577910691" name="Picture"/>
+                                <pic:cNvPr id="1920340216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1148847782" name="Picture">
+                        <wp:docPr id="201307834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1148847782" name="Picture"/>
+                                <pic:cNvPr id="201307834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="248951171" name="Picture">
+                        <wp:docPr id="309232212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="248951171" name="Picture"/>
+                                <pic:cNvPr id="309232212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808340972" name="Picture">
+                  <wp:docPr id="642507305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808340972" name="Picture"/>
+                          <pic:cNvPr id="642507305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432986146" name="Picture">
+                  <wp:docPr id="991057196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432986146" name="Picture"/>
+                          <pic:cNvPr id="991057196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025974385" name="Picture">
+                  <wp:docPr id="722426304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025974385" name="Picture"/>
+                          <pic:cNvPr id="722426304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282497985" name="Picture">
+                  <wp:docPr id="208853932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282497985" name="Picture"/>
+                          <pic:cNvPr id="208853932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428400031" name="Picture">
+                  <wp:docPr id="634413599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428400031" name="Picture"/>
+                          <pic:cNvPr id="634413599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427498695" name="Picture">
+                  <wp:docPr id="1397340399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427498695" name="Picture"/>
+                          <pic:cNvPr id="1397340399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1290924959" name="Picture">
+                        <wp:docPr id="1681462095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1290924959" name="Picture"/>
+                                <pic:cNvPr id="1681462095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032790430" name="Picture">
+                  <wp:docPr id="2022607910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032790430" name="Picture"/>
+                          <pic:cNvPr id="2022607910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417525239" name="Picture">
+                  <wp:docPr id="1598282023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417525239" name="Picture"/>
+                          <pic:cNvPr id="1598282023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399756268" name="Picture">
+                  <wp:docPr id="1934363371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399756268" name="Picture"/>
+                          <pic:cNvPr id="1934363371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621783075" name="Picture">
+                  <wp:docPr id="1990780198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621783075" name="Picture"/>
+                          <pic:cNvPr id="1990780198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361959357" name="Picture">
+                  <wp:docPr id="1271249146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361959357" name="Picture"/>
+                          <pic:cNvPr id="1271249146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041975506" name="Picture">
+                  <wp:docPr id="1354767530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041975506" name="Picture"/>
+                          <pic:cNvPr id="1354767530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1539679518" name="Picture">
+                        <wp:docPr id="682965944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1539679518" name="Picture"/>
+                                <pic:cNvPr id="682965944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076068960" name="Picture">
+                  <wp:docPr id="2051954254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076068960" name="Picture"/>
+                          <pic:cNvPr id="2051954254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746666044" name="Picture">
+                  <wp:docPr id="152979855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746666044" name="Picture"/>
+                          <pic:cNvPr id="152979855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382625432" name="Picture">
+                  <wp:docPr id="893807619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382625432" name="Picture"/>
+                          <pic:cNvPr id="893807619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721812588" name="Picture">
+                  <wp:docPr id="2039199020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721812588" name="Picture"/>
+                          <pic:cNvPr id="2039199020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420516951" name="Picture">
+                  <wp:docPr id="454113674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420516951" name="Picture"/>
+                          <pic:cNvPr id="454113674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258650629" name="Picture">
+                  <wp:docPr id="2017729375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258650629" name="Picture"/>
+                          <pic:cNvPr id="2017729375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="204976721" name="Picture">
+                        <wp:docPr id="915788229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="204976721" name="Picture"/>
+                                <pic:cNvPr id="915788229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31717,57 +31717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072030126" name="Picture">
+                  <wp:docPr id="1500129749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072030126" name="Picture"/>
+                          <pic:cNvPr id="1500129749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31806,57 +31806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538280462" name="Picture">
+                  <wp:docPr id="442623318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538280462" name="Picture"/>
+                          <pic:cNvPr id="442623318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32450,57 +32450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293669223" name="Picture">
+                  <wp:docPr id="39982118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293669223" name="Picture"/>
+                          <pic:cNvPr id="39982118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33448,57 +33448,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508694183" name="Picture">
+                  <wp:docPr id="812433890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508694183" name="Picture"/>
+                          <pic:cNvPr id="812433890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023961490" name="Picture">
+                  <wp:docPr id="246825475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023961490" name="Picture"/>
+                          <pic:cNvPr id="246825475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34928,57 +34928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901960406" name="Picture">
+                  <wp:docPr id="486600010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901960406" name="Picture"/>
+                          <pic:cNvPr id="486600010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36071,57 +36071,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1055757465" name="Picture">
+                        <wp:docPr id="1285614504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1055757465" name="Picture"/>
+                                <pic:cNvPr id="1285614504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37439,57 +37439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071389600" name="Picture">
+                  <wp:docPr id="1271808409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071389600" name="Picture"/>
+                          <pic:cNvPr id="1271808409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37528,57 +37528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703463179" name="Picture">
+                  <wp:docPr id="7872227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703463179" name="Picture"/>
+                          <pic:cNvPr id="7872227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38160,57 +38160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636854515" name="Picture">
+                  <wp:docPr id="1473350986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636854515" name="Picture"/>
+                          <pic:cNvPr id="1473350986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39104,57 +39104,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550691941" name="Picture">
+                  <wp:docPr id="1109542691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550691941" name="Picture"/>
+                          <pic:cNvPr id="1109542691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39216,57 +39216,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808465380" name="Picture">
+                  <wp:docPr id="471662917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808465380" name="Picture"/>
+                          <pic:cNvPr id="471662917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40875,57 +40875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128495393" name="Picture">
+                  <wp:docPr id="66545297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128495393" name="Picture"/>
+                          <pic:cNvPr id="66545297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42054,57 +42054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702054210" name="Picture">
+                  <wp:docPr id="974571679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702054210" name="Picture"/>
+                          <pic:cNvPr id="974571679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42134,57 +42134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430476308" name="Picture">
+                  <wp:docPr id="1828347954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430476308" name="Picture"/>
+                          <pic:cNvPr id="1828347954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030242472" name="Picture">
+                  <wp:docPr id="1530877025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030242472" name="Picture"/>
+                          <pic:cNvPr id="1530877025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>