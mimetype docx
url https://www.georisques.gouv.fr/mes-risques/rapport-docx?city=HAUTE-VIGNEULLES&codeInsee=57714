--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366778348" name="Picture">
+                  <wp:docPr id="942958802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366778348" name="Picture"/>
+                          <pic:cNvPr id="942958802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10480938" name="Picture">
+                  <wp:docPr id="874398378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10480938" name="Picture"/>
+                          <pic:cNvPr id="874398378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1786275042" name="Picture">
+                        <wp:docPr id="1546739731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1786275042" name="Picture"/>
+                                <pic:cNvPr id="1546739731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491796272" name="Picture">
+                  <wp:docPr id="1602544120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491796272" name="Picture"/>
+                          <pic:cNvPr id="1602544120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005056233" name="Picture">
+                  <wp:docPr id="937978115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005056233" name="Picture"/>
+                          <pic:cNvPr id="937978115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987277768" name="Picture">
+                  <wp:docPr id="138537081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987277768" name="Picture"/>
+                          <pic:cNvPr id="138537081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107875522" name="Picture">
+                  <wp:docPr id="1159753781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107875522" name="Picture"/>
+                          <pic:cNvPr id="1159753781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142336830" name="Picture">
+                  <wp:docPr id="2138153395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142336830" name="Picture"/>
+                          <pic:cNvPr id="2138153395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="438113929" name="Picture">
+                        <wp:docPr id="1817028955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="438113929" name="Picture"/>
+                                <pic:cNvPr id="1817028955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="661661609" name="Picture">
+                        <wp:docPr id="998615755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="661661609" name="Picture"/>
+                                <pic:cNvPr id="998615755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="803635463" name="Picture">
+                        <wp:docPr id="1534901202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="803635463" name="Picture"/>
+                                <pic:cNvPr id="1534901202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="899208774" name="Picture">
+                        <wp:docPr id="1909073012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="899208774" name="Picture"/>
+                                <pic:cNvPr id="1909073012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="118962759" name="Picture">
+                        <wp:docPr id="863653466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="118962759" name="Picture"/>
+                                <pic:cNvPr id="863653466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1401691262" name="Picture">
+                        <wp:docPr id="919377337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1401691262" name="Picture"/>
+                                <pic:cNvPr id="919377337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="121150038" name="Picture">
+                        <wp:docPr id="590754277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="121150038" name="Picture"/>
+                                <pic:cNvPr id="590754277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1587019830" name="Picture">
+                        <wp:docPr id="1198897759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1587019830" name="Picture"/>
+                                <pic:cNvPr id="1198897759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1038968587" name="Picture">
+                        <wp:docPr id="334682341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1038968587" name="Picture"/>
+                                <pic:cNvPr id="334682341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2054586836" name="Picture">
+                        <wp:docPr id="459644491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2054586836" name="Picture"/>
+                                <pic:cNvPr id="459644491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1287422257" name="Picture">
+                        <wp:docPr id="1981595779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1287422257" name="Picture"/>
+                                <pic:cNvPr id="1981595779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1614921609" name="Picture">
+                        <wp:docPr id="1604052813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1614921609" name="Picture"/>
+                                <pic:cNvPr id="1604052813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1964108116" name="Picture">
+                        <wp:docPr id="2108129848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1964108116" name="Picture"/>
+                                <pic:cNvPr id="2108129848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860412480" name="Picture">
+                        <wp:docPr id="1704969262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860412480" name="Picture"/>
+                                <pic:cNvPr id="1704969262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2005093909" name="Picture">
+                        <wp:docPr id="1635060299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2005093909" name="Picture"/>
+                                <pic:cNvPr id="1635060299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418630998" name="Picture">
+                  <wp:docPr id="1519547224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418630998" name="Picture"/>
+                          <pic:cNvPr id="1519547224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029271634" name="Picture">
+                  <wp:docPr id="657217372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029271634" name="Picture"/>
+                          <pic:cNvPr id="657217372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284996481" name="Picture">
+                  <wp:docPr id="473466997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284996481" name="Picture"/>
+                          <pic:cNvPr id="473466997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461480572" name="Picture">
+                  <wp:docPr id="385226526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461480572" name="Picture"/>
+                          <pic:cNvPr id="385226526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962555877" name="Picture">
+                  <wp:docPr id="1795485951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962555877" name="Picture"/>
+                          <pic:cNvPr id="1795485951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213542670" name="Picture">
+                  <wp:docPr id="1276129386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213542670" name="Picture"/>
+                          <pic:cNvPr id="1276129386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1960461995" name="Picture">
+                        <wp:docPr id="1390398372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1960461995" name="Picture"/>
+                                <pic:cNvPr id="1390398372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202996249" name="Picture">
+                  <wp:docPr id="1754699892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202996249" name="Picture"/>
+                          <pic:cNvPr id="1754699892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037878442" name="Picture">
+                  <wp:docPr id="297400055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037878442" name="Picture"/>
+                          <pic:cNvPr id="297400055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454374052" name="Picture">
+                  <wp:docPr id="1024953743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454374052" name="Picture"/>
+                          <pic:cNvPr id="1024953743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838432790" name="Picture">
+                  <wp:docPr id="2009379679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838432790" name="Picture"/>
+                          <pic:cNvPr id="2009379679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="940651993" name="Picture">
+                  <wp:docPr id="663212200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="940651993" name="Picture"/>
+                          <pic:cNvPr id="663212200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465096169" name="Picture">
+                  <wp:docPr id="1920563008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465096169" name="Picture"/>
+                          <pic:cNvPr id="1920563008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1451757503" name="Picture">
+                        <wp:docPr id="477437656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1451757503" name="Picture"/>
+                                <pic:cNvPr id="477437656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493281950" name="Picture">
+                  <wp:docPr id="1954115694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493281950" name="Picture"/>
+                          <pic:cNvPr id="1954115694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763638094" name="Picture">
+                  <wp:docPr id="779734986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763638094" name="Picture"/>
+                          <pic:cNvPr id="779734986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474592846" name="Picture">
+                  <wp:docPr id="2054233070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474592846" name="Picture"/>
+                          <pic:cNvPr id="2054233070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892124272" name="Picture">
+                  <wp:docPr id="1125293287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892124272" name="Picture"/>
+                          <pic:cNvPr id="1125293287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48515217" name="Picture">
+                  <wp:docPr id="1012832047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48515217" name="Picture"/>
+                          <pic:cNvPr id="1012832047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139292812" name="Picture">
+                  <wp:docPr id="1347922008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139292812" name="Picture"/>
+                          <pic:cNvPr id="1347922008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="793823775" name="Picture">
+                        <wp:docPr id="469567870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="793823775" name="Picture"/>
+                                <pic:cNvPr id="469567870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31916,57 +31916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202267681" name="Picture">
+                  <wp:docPr id="737443673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202267681" name="Picture"/>
+                          <pic:cNvPr id="737443673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32005,57 +32005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126471635" name="Picture">
+                  <wp:docPr id="198101775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126471635" name="Picture"/>
+                          <pic:cNvPr id="198101775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32649,57 +32649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773914383" name="Picture">
+                  <wp:docPr id="2022409713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773914383" name="Picture"/>
+                          <pic:cNvPr id="2022409713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33647,57 +33647,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561994617" name="Picture">
+                  <wp:docPr id="55796503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561994617" name="Picture"/>
+                          <pic:cNvPr id="55796503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33750,57 +33750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678848255" name="Picture">
+                  <wp:docPr id="1751671290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678848255" name="Picture"/>
+                          <pic:cNvPr id="1751671290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35127,57 +35127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586194074" name="Picture">
+                  <wp:docPr id="1241841605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586194074" name="Picture"/>
+                          <pic:cNvPr id="1241841605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36270,57 +36270,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="123442586" name="Picture">
+                        <wp:docPr id="1301024171" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="123442586" name="Picture"/>
+                                <pic:cNvPr id="1301024171" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37638,57 +37638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353507095" name="Picture">
+                  <wp:docPr id="553622385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353507095" name="Picture"/>
+                          <pic:cNvPr id="553622385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37727,57 +37727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321117546" name="Picture">
+                  <wp:docPr id="221457296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321117546" name="Picture"/>
+                          <pic:cNvPr id="221457296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38359,57 +38359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567660543" name="Picture">
+                  <wp:docPr id="1956188247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567660543" name="Picture"/>
+                          <pic:cNvPr id="1956188247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39303,57 +39303,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521802105" name="Picture">
+                  <wp:docPr id="468759313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521802105" name="Picture"/>
+                          <pic:cNvPr id="468759313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39415,57 +39415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699465445" name="Picture">
+                  <wp:docPr id="836135234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699465445" name="Picture"/>
+                          <pic:cNvPr id="836135234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41074,57 +41074,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40771228" name="Picture">
+                  <wp:docPr id="1051935689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40771228" name="Picture"/>
+                          <pic:cNvPr id="1051935689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42253,57 +42253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902777257" name="Picture">
+                  <wp:docPr id="376018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902777257" name="Picture"/>
+                          <pic:cNvPr id="376018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42333,57 +42333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624884662" name="Picture">
+                  <wp:docPr id="2023421176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624884662" name="Picture"/>
+                          <pic:cNvPr id="2023421176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42821,57 +42821,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059342375" name="Picture">
+                  <wp:docPr id="1269450568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059342375" name="Picture"/>
+                          <pic:cNvPr id="1269450568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>