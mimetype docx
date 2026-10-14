--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180383821" name="Picture">
+                  <wp:docPr id="200772652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180383821" name="Picture"/>
+                          <pic:cNvPr id="200772652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307383625" name="Picture">
+                  <wp:docPr id="55718099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307383625" name="Picture"/>
+                          <pic:cNvPr id="55718099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1165123161" name="Picture">
+                        <wp:docPr id="618484135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1165123161" name="Picture"/>
+                                <pic:cNvPr id="618484135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387369420" name="Picture">
+                  <wp:docPr id="1972484129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387369420" name="Picture"/>
+                          <pic:cNvPr id="1972484129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085737699" name="Picture">
+                  <wp:docPr id="1923168186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085737699" name="Picture"/>
+                          <pic:cNvPr id="1923168186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244858891" name="Picture">
+                  <wp:docPr id="1236671899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244858891" name="Picture"/>
+                          <pic:cNvPr id="1236671899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349836979" name="Picture">
+                  <wp:docPr id="2008308238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349836979" name="Picture"/>
+                          <pic:cNvPr id="2008308238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721567346" name="Picture">
+                  <wp:docPr id="718704237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721567346" name="Picture"/>
+                          <pic:cNvPr id="718704237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="308308001" name="Picture">
+                        <wp:docPr id="619065065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="308308001" name="Picture"/>
+                                <pic:cNvPr id="619065065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="78653754" name="Picture">
+                        <wp:docPr id="1203411348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="78653754" name="Picture"/>
+                                <pic:cNvPr id="1203411348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1119217123" name="Picture">
+                        <wp:docPr id="841278173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1119217123" name="Picture"/>
+                                <pic:cNvPr id="841278173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1004152095" name="Picture">
+                        <wp:docPr id="1422288978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1004152095" name="Picture"/>
+                                <pic:cNvPr id="1422288978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1251512980" name="Picture">
+                        <wp:docPr id="619881042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1251512980" name="Picture"/>
+                                <pic:cNvPr id="619881042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2078155753" name="Picture">
+                        <wp:docPr id="1274395785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2078155753" name="Picture"/>
+                                <pic:cNvPr id="1274395785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="422935700" name="Picture">
+                        <wp:docPr id="1637591432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="422935700" name="Picture"/>
+                                <pic:cNvPr id="1637591432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="535224587" name="Picture">
+                        <wp:docPr id="938286417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="535224587" name="Picture"/>
+                                <pic:cNvPr id="938286417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2137055557" name="Picture">
+                        <wp:docPr id="1487485622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2137055557" name="Picture"/>
+                                <pic:cNvPr id="1487485622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="643504814" name="Picture">
+                        <wp:docPr id="448646856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="643504814" name="Picture"/>
+                                <pic:cNvPr id="448646856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="264795249" name="Picture">
+                        <wp:docPr id="650385028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="264795249" name="Picture"/>
+                                <pic:cNvPr id="650385028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1998042773" name="Picture">
+                        <wp:docPr id="1595040268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1998042773" name="Picture"/>
+                                <pic:cNvPr id="1595040268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="39153780" name="Picture">
+                        <wp:docPr id="1794560838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="39153780" name="Picture"/>
+                                <pic:cNvPr id="1794560838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1200809916" name="Picture">
+                        <wp:docPr id="1884823804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1200809916" name="Picture"/>
+                                <pic:cNvPr id="1884823804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2034727054" name="Picture">
+                        <wp:docPr id="1718490358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2034727054" name="Picture"/>
+                                <pic:cNvPr id="1718490358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172377208" name="Picture">
+                  <wp:docPr id="535242181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172377208" name="Picture"/>
+                          <pic:cNvPr id="535242181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157651921" name="Picture">
+                  <wp:docPr id="101196095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157651921" name="Picture"/>
+                          <pic:cNvPr id="101196095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965271076" name="Picture">
+                  <wp:docPr id="1111204661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965271076" name="Picture"/>
+                          <pic:cNvPr id="1111204661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470576351" name="Picture">
+                  <wp:docPr id="1249008096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470576351" name="Picture"/>
+                          <pic:cNvPr id="1249008096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228692075" name="Picture">
+                  <wp:docPr id="398493621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228692075" name="Picture"/>
+                          <pic:cNvPr id="398493621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968439277" name="Picture">
+                  <wp:docPr id="756930590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968439277" name="Picture"/>
+                          <pic:cNvPr id="756930590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835403943" name="Picture">
+                        <wp:docPr id="1966408440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835403943" name="Picture"/>
+                                <pic:cNvPr id="1966408440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1829446560" name="Picture">
+                        <wp:docPr id="1443510692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1829446560" name="Picture"/>
+                                <pic:cNvPr id="1443510692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20146,57 +20146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597026444" name="Picture">
+                  <wp:docPr id="1430469806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597026444" name="Picture"/>
+                          <pic:cNvPr id="1430469806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20235,57 +20235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009872816" name="Picture">
+                  <wp:docPr id="195401059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009872816" name="Picture"/>
+                          <pic:cNvPr id="195401059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20879,57 +20879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135486901" name="Picture">
+                  <wp:docPr id="216353450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135486901" name="Picture"/>
+                          <pic:cNvPr id="216353450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21877,57 +21877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434410192" name="Picture">
+                  <wp:docPr id="115656573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434410192" name="Picture"/>
+                          <pic:cNvPr id="115656573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21980,57 +21980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151932447" name="Picture">
+                  <wp:docPr id="1339141799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151932447" name="Picture"/>
+                          <pic:cNvPr id="1339141799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23361,57 +23361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446166828" name="Picture">
+                  <wp:docPr id="1653047645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446166828" name="Picture"/>
+                          <pic:cNvPr id="1653047645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24523,57 +24523,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722059065" name="Picture">
+                        <wp:docPr id="1910876471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722059065" name="Picture"/>
+                                <pic:cNvPr id="1910876471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25498,57 +25498,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="568167569" name="Picture">
+                        <wp:docPr id="2141362101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="568167569" name="Picture"/>
+                                <pic:cNvPr id="2141362101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26907,57 +26907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622635915" name="Picture">
+                  <wp:docPr id="2147197060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622635915" name="Picture"/>
+                          <pic:cNvPr id="2147197060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26996,57 +26996,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378502690" name="Picture">
+                  <wp:docPr id="1082691215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378502690" name="Picture"/>
+                          <pic:cNvPr id="1082691215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27676,57 +27676,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679201828" name="Picture">
+                  <wp:docPr id="1099277245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679201828" name="Picture"/>
+                          <pic:cNvPr id="1099277245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28737,57 +28737,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612184935" name="Picture">
+                  <wp:docPr id="1830423922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612184935" name="Picture"/>
+                          <pic:cNvPr id="1830423922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28840,57 +28840,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705560757" name="Picture">
+                  <wp:docPr id="1127131780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705560757" name="Picture"/>
+                          <pic:cNvPr id="1127131780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30304,57 +30304,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984006114" name="Picture">
+                  <wp:docPr id="802733370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984006114" name="Picture"/>
+                          <pic:cNvPr id="802733370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31511,57 +31511,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="676696991" name="Picture">
+                        <wp:docPr id="1493940436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="676696991" name="Picture"/>
+                                <pic:cNvPr id="1493940436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33837,57 +33837,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146536914" name="Picture">
+                  <wp:docPr id="146381607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146536914" name="Picture"/>
+                          <pic:cNvPr id="146381607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33926,57 +33926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557333357" name="Picture">
+                  <wp:docPr id="718229874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557333357" name="Picture"/>
+                          <pic:cNvPr id="718229874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34570,57 +34570,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628465086" name="Picture">
+                  <wp:docPr id="772182503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628465086" name="Picture"/>
+                          <pic:cNvPr id="772182503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35568,57 +35568,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146543507" name="Picture">
+                  <wp:docPr id="1886683577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146543507" name="Picture"/>
+                          <pic:cNvPr id="1886683577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35671,57 +35671,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318099619" name="Picture">
+                  <wp:docPr id="1977620437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318099619" name="Picture"/>
+                          <pic:cNvPr id="1977620437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37048,57 +37048,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724694732" name="Picture">
+                  <wp:docPr id="180586986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724694732" name="Picture"/>
+                          <pic:cNvPr id="180586986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38191,57 +38191,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="699306883" name="Picture">
+                        <wp:docPr id="2090686991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="699306883" name="Picture"/>
+                                <pic:cNvPr id="2090686991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39552,57 +39552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702872794" name="Picture">
+                  <wp:docPr id="1778843823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702872794" name="Picture"/>
+                          <pic:cNvPr id="1778843823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39641,57 +39641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889426956" name="Picture">
+                  <wp:docPr id="1453163166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889426956" name="Picture"/>
+                          <pic:cNvPr id="1453163166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40285,57 +40285,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404727535" name="Picture">
+                  <wp:docPr id="1832215934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404727535" name="Picture"/>
+                          <pic:cNvPr id="1832215934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41283,57 +41283,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576820134" name="Picture">
+                  <wp:docPr id="1578103278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576820134" name="Picture"/>
+                          <pic:cNvPr id="1578103278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41386,57 +41386,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82517801" name="Picture">
+                  <wp:docPr id="116330059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82517801" name="Picture"/>
+                          <pic:cNvPr id="116330059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42763,57 +42763,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011149384" name="Picture">
+                  <wp:docPr id="1782071545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011149384" name="Picture"/>
+                          <pic:cNvPr id="1782071545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43906,57 +43906,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1433168438" name="Picture">
+                        <wp:docPr id="2052424366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1433168438" name="Picture"/>
+                                <pic:cNvPr id="2052424366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45127,57 +45127,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604057383" name="Picture">
+                  <wp:docPr id="1380072085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604057383" name="Picture"/>
+                          <pic:cNvPr id="1380072085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45198,57 +45198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068843150" name="Picture">
+                  <wp:docPr id="442814704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068843150" name="Picture"/>
+                          <pic:cNvPr id="442814704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45612,57 +45612,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489506332" name="Picture">
+                  <wp:docPr id="845266168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489506332" name="Picture"/>
+                          <pic:cNvPr id="845266168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>