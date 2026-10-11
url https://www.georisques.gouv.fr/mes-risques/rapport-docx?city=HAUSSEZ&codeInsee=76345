--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461625948" name="Picture">
+                  <wp:docPr id="1848120282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461625948" name="Picture"/>
+                          <pic:cNvPr id="1848120282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40675107" name="Picture">
+                  <wp:docPr id="593469884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40675107" name="Picture"/>
+                          <pic:cNvPr id="593469884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="450927045" name="Picture">
+                        <wp:docPr id="30796820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="450927045" name="Picture"/>
+                                <pic:cNvPr id="30796820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96541421" name="Picture">
+                  <wp:docPr id="335473587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96541421" name="Picture"/>
+                          <pic:cNvPr id="335473587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688887009" name="Picture">
+                  <wp:docPr id="531366350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688887009" name="Picture"/>
+                          <pic:cNvPr id="531366350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899646451" name="Picture">
+                  <wp:docPr id="1986775223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899646451" name="Picture"/>
+                          <pic:cNvPr id="1986775223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475898762" name="Picture">
+                  <wp:docPr id="203404141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475898762" name="Picture"/>
+                          <pic:cNvPr id="203404141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775120393" name="Picture">
+                  <wp:docPr id="1582309285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775120393" name="Picture"/>
+                          <pic:cNvPr id="1582309285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189093561" name="Picture">
+                        <wp:docPr id="1753698498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189093561" name="Picture"/>
+                                <pic:cNvPr id="1753698498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="382582469" name="Picture">
+                        <wp:docPr id="647829134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="382582469" name="Picture"/>
+                                <pic:cNvPr id="647829134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="801447186" name="Picture">
+                        <wp:docPr id="242959742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="801447186" name="Picture"/>
+                                <pic:cNvPr id="242959742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1921493096" name="Picture">
+                        <wp:docPr id="1578859052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1921493096" name="Picture"/>
+                                <pic:cNvPr id="1578859052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="339047951" name="Picture">
+                        <wp:docPr id="1072104980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="339047951" name="Picture"/>
+                                <pic:cNvPr id="1072104980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="742589067" name="Picture">
+                        <wp:docPr id="779899650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="742589067" name="Picture"/>
+                                <pic:cNvPr id="779899650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597900827" name="Picture">
+                        <wp:docPr id="532458260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597900827" name="Picture"/>
+                                <pic:cNvPr id="532458260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="99013868" name="Picture">
+                        <wp:docPr id="2138343457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="99013868" name="Picture"/>
+                                <pic:cNvPr id="2138343457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1344088369" name="Picture">
+                        <wp:docPr id="932277667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1344088369" name="Picture"/>
+                                <pic:cNvPr id="932277667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="681817223" name="Picture">
+                        <wp:docPr id="1291159769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="681817223" name="Picture"/>
+                                <pic:cNvPr id="1291159769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1640423597" name="Picture">
+                        <wp:docPr id="1946573956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1640423597" name="Picture"/>
+                                <pic:cNvPr id="1946573956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1205902554" name="Picture">
+                        <wp:docPr id="1422589368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1205902554" name="Picture"/>
+                                <pic:cNvPr id="1422589368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="464796165" name="Picture">
+                        <wp:docPr id="88891461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="464796165" name="Picture"/>
+                                <pic:cNvPr id="88891461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1428838225" name="Picture">
+                        <wp:docPr id="992069762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1428838225" name="Picture"/>
+                                <pic:cNvPr id="992069762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1122307279" name="Picture">
+                        <wp:docPr id="883700808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1122307279" name="Picture"/>
+                                <pic:cNvPr id="883700808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186200678" name="Picture">
+                  <wp:docPr id="31144975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186200678" name="Picture"/>
+                          <pic:cNvPr id="31144975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="265234505" name="Picture">
+                  <wp:docPr id="391359697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="265234505" name="Picture"/>
+                          <pic:cNvPr id="391359697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33657426" name="Picture">
+                  <wp:docPr id="214650979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33657426" name="Picture"/>
+                          <pic:cNvPr id="214650979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513011414" name="Picture">
+                  <wp:docPr id="1125243846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513011414" name="Picture"/>
+                          <pic:cNvPr id="1125243846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142003128" name="Picture">
+                  <wp:docPr id="1359733356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142003128" name="Picture"/>
+                          <pic:cNvPr id="1359733356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947078320" name="Picture">
+                  <wp:docPr id="69948003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947078320" name="Picture"/>
+                          <pic:cNvPr id="69948003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1127209771" name="Picture">
+                        <wp:docPr id="1476767466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1127209771" name="Picture"/>
+                                <pic:cNvPr id="1476767466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161395947" name="Picture">
+                  <wp:docPr id="831394100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161395947" name="Picture"/>
+                          <pic:cNvPr id="831394100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577303206" name="Picture">
+                  <wp:docPr id="1532785108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577303206" name="Picture"/>
+                          <pic:cNvPr id="1532785108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530813763" name="Picture">
+                  <wp:docPr id="777778859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530813763" name="Picture"/>
+                          <pic:cNvPr id="777778859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749127924" name="Picture">
+                  <wp:docPr id="1021814792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749127924" name="Picture"/>
+                          <pic:cNvPr id="1021814792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672776252" name="Picture">
+                  <wp:docPr id="1651419232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672776252" name="Picture"/>
+                          <pic:cNvPr id="1651419232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466146698" name="Picture">
+                  <wp:docPr id="917346459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466146698" name="Picture"/>
+                          <pic:cNvPr id="917346459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2102753018" name="Picture">
+                        <wp:docPr id="1239251464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2102753018" name="Picture"/>
+                                <pic:cNvPr id="1239251464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22898284" name="Picture">
+                  <wp:docPr id="779912978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22898284" name="Picture"/>
+                          <pic:cNvPr id="779912978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249057789" name="Picture">
+                  <wp:docPr id="301298436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249057789" name="Picture"/>
+                          <pic:cNvPr id="301298436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142415159" name="Picture">
+                  <wp:docPr id="240238578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142415159" name="Picture"/>
+                          <pic:cNvPr id="240238578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951239983" name="Picture">
+                  <wp:docPr id="1166136523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951239983" name="Picture"/>
+                          <pic:cNvPr id="1166136523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121091368" name="Picture">
+                  <wp:docPr id="1617999310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121091368" name="Picture"/>
+                          <pic:cNvPr id="1617999310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74034550" name="Picture">
+                  <wp:docPr id="1834431310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74034550" name="Picture"/>
+                          <pic:cNvPr id="1834431310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="893339005" name="Picture">
+                        <wp:docPr id="1556442753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="893339005" name="Picture"/>
+                                <pic:cNvPr id="1556442753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620034226" name="Picture">
+                  <wp:docPr id="1147829173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620034226" name="Picture"/>
+                          <pic:cNvPr id="1147829173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32016,57 +32016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828808692" name="Picture">
+                  <wp:docPr id="458784533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828808692" name="Picture"/>
+                          <pic:cNvPr id="458784533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32484,57 +32484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576373636" name="Picture">
+                  <wp:docPr id="1822342041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576373636" name="Picture"/>
+                          <pic:cNvPr id="1822342041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983793164" name="Picture">
+                  <wp:docPr id="2046857675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983793164" name="Picture"/>
+                          <pic:cNvPr id="2046857675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33732,57 +33732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551601771" name="Picture">
+                  <wp:docPr id="586742089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551601771" name="Picture"/>
+                          <pic:cNvPr id="586742089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34376,57 +34376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675888771" name="Picture">
+                  <wp:docPr id="1000594684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675888771" name="Picture"/>
+                          <pic:cNvPr id="1000594684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35374,57 +35374,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037864524" name="Picture">
+                  <wp:docPr id="1921175387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037864524" name="Picture"/>
+                          <pic:cNvPr id="1921175387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35477,57 +35477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857363658" name="Picture">
+                  <wp:docPr id="1036635541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857363658" name="Picture"/>
+                          <pic:cNvPr id="1036635541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36854,57 +36854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683039377" name="Picture">
+                  <wp:docPr id="1380499423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683039377" name="Picture"/>
+                          <pic:cNvPr id="1380499423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37997,57 +37997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1510781132" name="Picture">
+                        <wp:docPr id="119713276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1510781132" name="Picture"/>
+                                <pic:cNvPr id="119713276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39358,57 +39358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081351118" name="Picture">
+                  <wp:docPr id="268651648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081351118" name="Picture"/>
+                          <pic:cNvPr id="268651648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39447,57 +39447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883128985" name="Picture">
+                  <wp:docPr id="1122283187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883128985" name="Picture"/>
+                          <pic:cNvPr id="1122283187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40091,57 +40091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846354598" name="Picture">
+                  <wp:docPr id="309611605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846354598" name="Picture"/>
+                          <pic:cNvPr id="309611605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41089,57 +41089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469551615" name="Picture">
+                  <wp:docPr id="118650815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469551615" name="Picture"/>
+                          <pic:cNvPr id="118650815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41192,57 +41192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242295888" name="Picture">
+                  <wp:docPr id="966751227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242295888" name="Picture"/>
+                          <pic:cNvPr id="966751227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42569,57 +42569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720905185" name="Picture">
+                  <wp:docPr id="1987542050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720905185" name="Picture"/>
+                          <pic:cNvPr id="1987542050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43712,57 +43712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="528873189" name="Picture">
+                        <wp:docPr id="902950679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="528873189" name="Picture"/>
+                                <pic:cNvPr id="902950679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44933,57 +44933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955150303" name="Picture">
+                  <wp:docPr id="2022314979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955150303" name="Picture"/>
+                          <pic:cNvPr id="2022314979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45004,57 +45004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779404543" name="Picture">
+                  <wp:docPr id="1659391351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779404543" name="Picture"/>
+                          <pic:cNvPr id="1659391351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45418,57 +45418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588859627" name="Picture">
+                  <wp:docPr id="333627908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588859627" name="Picture"/>
+                          <pic:cNvPr id="333627908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>