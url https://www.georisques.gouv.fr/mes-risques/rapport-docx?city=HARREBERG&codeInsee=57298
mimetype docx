--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185007932" name="Picture">
+                  <wp:docPr id="1701229466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185007932" name="Picture"/>
+                          <pic:cNvPr id="1701229466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884968101" name="Picture">
+                  <wp:docPr id="309746473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884968101" name="Picture"/>
+                          <pic:cNvPr id="309746473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="831853492" name="Picture">
+                        <wp:docPr id="840422528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="831853492" name="Picture"/>
+                                <pic:cNvPr id="840422528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152156962" name="Picture">
+                  <wp:docPr id="1995243681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152156962" name="Picture"/>
+                          <pic:cNvPr id="1995243681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201178547" name="Picture">
+                  <wp:docPr id="438722195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201178547" name="Picture"/>
+                          <pic:cNvPr id="438722195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026427396" name="Picture">
+                  <wp:docPr id="1387985891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026427396" name="Picture"/>
+                          <pic:cNvPr id="1387985891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288994375" name="Picture">
+                  <wp:docPr id="2130216981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288994375" name="Picture"/>
+                          <pic:cNvPr id="2130216981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320383717" name="Picture">
+                  <wp:docPr id="970481995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320383717" name="Picture"/>
+                          <pic:cNvPr id="970481995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2016720211" name="Picture">
+                        <wp:docPr id="1565412528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2016720211" name="Picture"/>
+                                <pic:cNvPr id="1565412528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2094633439" name="Picture">
+                        <wp:docPr id="89380917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2094633439" name="Picture"/>
+                                <pic:cNvPr id="89380917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="112485859" name="Picture">
+                        <wp:docPr id="1657462603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="112485859" name="Picture"/>
+                                <pic:cNvPr id="1657462603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1662698838" name="Picture">
+                        <wp:docPr id="1274098000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1662698838" name="Picture"/>
+                                <pic:cNvPr id="1274098000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="772774226" name="Picture">
+                        <wp:docPr id="880988155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="772774226" name="Picture"/>
+                                <pic:cNvPr id="880988155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="759145015" name="Picture">
+                        <wp:docPr id="1480951326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="759145015" name="Picture"/>
+                                <pic:cNvPr id="1480951326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1835660290" name="Picture">
+                        <wp:docPr id="1694580186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1835660290" name="Picture"/>
+                                <pic:cNvPr id="1694580186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="537405942" name="Picture">
+                        <wp:docPr id="1882511618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="537405942" name="Picture"/>
+                                <pic:cNvPr id="1882511618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1758546614" name="Picture">
+                        <wp:docPr id="1366667446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1758546614" name="Picture"/>
+                                <pic:cNvPr id="1366667446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1333361713" name="Picture">
+                        <wp:docPr id="314774435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1333361713" name="Picture"/>
+                                <pic:cNvPr id="314774435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2086855638" name="Picture">
+                        <wp:docPr id="774874456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2086855638" name="Picture"/>
+                                <pic:cNvPr id="774874456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="751426793" name="Picture">
+                        <wp:docPr id="785584709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="751426793" name="Picture"/>
+                                <pic:cNvPr id="785584709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="546778650" name="Picture">
+                        <wp:docPr id="1319169676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="546778650" name="Picture"/>
+                                <pic:cNvPr id="1319169676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2118245000" name="Picture">
+                        <wp:docPr id="1263237618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2118245000" name="Picture"/>
+                                <pic:cNvPr id="1263237618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="509630003" name="Picture">
+                        <wp:docPr id="572420704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="509630003" name="Picture"/>
+                                <pic:cNvPr id="572420704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358694940" name="Picture">
+                  <wp:docPr id="1917237246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358694940" name="Picture"/>
+                          <pic:cNvPr id="1917237246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122141523" name="Picture">
+                  <wp:docPr id="246861710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122141523" name="Picture"/>
+                          <pic:cNvPr id="246861710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800877026" name="Picture">
+                  <wp:docPr id="2049592863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800877026" name="Picture"/>
+                          <pic:cNvPr id="2049592863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47426908" name="Picture">
+                  <wp:docPr id="1286593287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47426908" name="Picture"/>
+                          <pic:cNvPr id="1286593287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909425827" name="Picture">
+                  <wp:docPr id="1794368563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909425827" name="Picture"/>
+                          <pic:cNvPr id="1794368563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574917165" name="Picture">
+                  <wp:docPr id="232545382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574917165" name="Picture"/>
+                          <pic:cNvPr id="232545382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="306335141" name="Picture">
+                        <wp:docPr id="1861495374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="306335141" name="Picture"/>
+                                <pic:cNvPr id="1861495374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835937278" name="Picture">
+                        <wp:docPr id="976883582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835937278" name="Picture"/>
+                                <pic:cNvPr id="976883582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074085755" name="Picture">
+                  <wp:docPr id="319792836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074085755" name="Picture"/>
+                          <pic:cNvPr id="319792836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242065021" name="Picture">
+                  <wp:docPr id="984490134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242065021" name="Picture"/>
+                          <pic:cNvPr id="984490134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604750045" name="Picture">
+                  <wp:docPr id="1350932802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604750045" name="Picture"/>
+                          <pic:cNvPr id="1350932802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778849678" name="Picture">
+                  <wp:docPr id="1987970578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778849678" name="Picture"/>
+                          <pic:cNvPr id="1987970578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116538018" name="Picture">
+                  <wp:docPr id="1989978868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116538018" name="Picture"/>
+                          <pic:cNvPr id="1989978868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054415217" name="Picture">
+                  <wp:docPr id="776945904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054415217" name="Picture"/>
+                          <pic:cNvPr id="776945904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1752682606" name="Picture">
+                        <wp:docPr id="1866220172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1752682606" name="Picture"/>
+                                <pic:cNvPr id="1866220172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1268087280" name="Picture">
+                        <wp:docPr id="1019935700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1268087280" name="Picture"/>
+                                <pic:cNvPr id="1019935700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27091,57 +27091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498545740" name="Picture">
+                  <wp:docPr id="829417187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498545740" name="Picture"/>
+                          <pic:cNvPr id="829417187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27180,57 +27180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433360420" name="Picture">
+                  <wp:docPr id="206103946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433360420" name="Picture"/>
+                          <pic:cNvPr id="206103946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223282932" name="Picture">
+                  <wp:docPr id="2062559264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223282932" name="Picture"/>
+                          <pic:cNvPr id="2062559264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28822,57 +28822,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77976631" name="Picture">
+                  <wp:docPr id="90089569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77976631" name="Picture"/>
+                          <pic:cNvPr id="90089569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28925,57 +28925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606848003" name="Picture">
+                  <wp:docPr id="990448194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606848003" name="Picture"/>
+                          <pic:cNvPr id="990448194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30302,57 +30302,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131323587" name="Picture">
+                  <wp:docPr id="2066121422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131323587" name="Picture"/>
+                          <pic:cNvPr id="2066121422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31445,57 +31445,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1079705283" name="Picture">
+                        <wp:docPr id="1772940648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1079705283" name="Picture"/>
+                                <pic:cNvPr id="1772940648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32806,57 +32806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957813113" name="Picture">
+                  <wp:docPr id="642986593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957813113" name="Picture"/>
+                          <pic:cNvPr id="642986593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32895,57 +32895,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123963317" name="Picture">
+                  <wp:docPr id="1480856341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123963317" name="Picture"/>
+                          <pic:cNvPr id="1480856341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044591653" name="Picture">
+                  <wp:docPr id="575170730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044591653" name="Picture"/>
+                          <pic:cNvPr id="575170730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34537,57 +34537,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768645411" name="Picture">
+                  <wp:docPr id="774026131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768645411" name="Picture"/>
+                          <pic:cNvPr id="774026131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34640,57 +34640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181132631" name="Picture">
+                  <wp:docPr id="1247566546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181132631" name="Picture"/>
+                          <pic:cNvPr id="1247566546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36017,57 +36017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994409366" name="Picture">
+                  <wp:docPr id="1748271703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994409366" name="Picture"/>
+                          <pic:cNvPr id="1748271703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37160,57 +37160,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1130448844" name="Picture">
+                        <wp:docPr id="308415503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1130448844" name="Picture"/>
+                                <pic:cNvPr id="308415503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264071194" name="Picture">
+                  <wp:docPr id="1554676438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264071194" name="Picture"/>
+                          <pic:cNvPr id="1554676438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38617,57 +38617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185612038" name="Picture">
+                  <wp:docPr id="1579816760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185612038" name="Picture"/>
+                          <pic:cNvPr id="1579816760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39249,57 +39249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438608347" name="Picture">
+                  <wp:docPr id="1085142945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438608347" name="Picture"/>
+                          <pic:cNvPr id="1085142945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40193,57 +40193,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241150191" name="Picture">
+                  <wp:docPr id="647059418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241150191" name="Picture"/>
+                          <pic:cNvPr id="647059418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40305,57 +40305,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194895886" name="Picture">
+                  <wp:docPr id="327532013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194895886" name="Picture"/>
+                          <pic:cNvPr id="327532013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41964,57 +41964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161861895" name="Picture">
+                  <wp:docPr id="47399287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161861895" name="Picture"/>
+                          <pic:cNvPr id="47399287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43143,57 +43143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444669573" name="Picture">
+                  <wp:docPr id="1837992273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444669573" name="Picture"/>
+                          <pic:cNvPr id="1837992273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43223,57 +43223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585609658" name="Picture">
+                  <wp:docPr id="929261745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585609658" name="Picture"/>
+                          <pic:cNvPr id="929261745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43711,57 +43711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670994081" name="Picture">
+                  <wp:docPr id="1957056170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670994081" name="Picture"/>
+                          <pic:cNvPr id="1957056170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>