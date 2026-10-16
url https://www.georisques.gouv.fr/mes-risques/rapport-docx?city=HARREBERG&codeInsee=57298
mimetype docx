--- v1 (2026-10-14)
+++ v2 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701229466" name="Picture">
+                  <wp:docPr id="1734811113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701229466" name="Picture"/>
+                          <pic:cNvPr id="1734811113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309746473" name="Picture">
+                  <wp:docPr id="439151835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309746473" name="Picture"/>
+                          <pic:cNvPr id="439151835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="840422528" name="Picture">
+                        <wp:docPr id="2017926060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="840422528" name="Picture"/>
+                                <pic:cNvPr id="2017926060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995243681" name="Picture">
+                  <wp:docPr id="1255662768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995243681" name="Picture"/>
+                          <pic:cNvPr id="1255662768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438722195" name="Picture">
+                  <wp:docPr id="1221796386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438722195" name="Picture"/>
+                          <pic:cNvPr id="1221796386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387985891" name="Picture">
+                  <wp:docPr id="462088791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387985891" name="Picture"/>
+                          <pic:cNvPr id="462088791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130216981" name="Picture">
+                  <wp:docPr id="1860332613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130216981" name="Picture"/>
+                          <pic:cNvPr id="1860332613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970481995" name="Picture">
+                  <wp:docPr id="267700610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970481995" name="Picture"/>
+                          <pic:cNvPr id="267700610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1565412528" name="Picture">
+                        <wp:docPr id="1004676425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1565412528" name="Picture"/>
+                                <pic:cNvPr id="1004676425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="89380917" name="Picture">
+                        <wp:docPr id="2116524196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="89380917" name="Picture"/>
+                                <pic:cNvPr id="2116524196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1657462603" name="Picture">
+                        <wp:docPr id="1854018153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1657462603" name="Picture"/>
+                                <pic:cNvPr id="1854018153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274098000" name="Picture">
+                        <wp:docPr id="812578280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274098000" name="Picture"/>
+                                <pic:cNvPr id="812578280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="880988155" name="Picture">
+                        <wp:docPr id="1703302018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="880988155" name="Picture"/>
+                                <pic:cNvPr id="1703302018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1480951326" name="Picture">
+                        <wp:docPr id="324559276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1480951326" name="Picture"/>
+                                <pic:cNvPr id="324559276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694580186" name="Picture">
+                        <wp:docPr id="564678108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694580186" name="Picture"/>
+                                <pic:cNvPr id="564678108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1882511618" name="Picture">
+                        <wp:docPr id="313757103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1882511618" name="Picture"/>
+                                <pic:cNvPr id="313757103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1366667446" name="Picture">
+                        <wp:docPr id="1587076995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1366667446" name="Picture"/>
+                                <pic:cNvPr id="1587076995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="314774435" name="Picture">
+                        <wp:docPr id="987637555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="314774435" name="Picture"/>
+                                <pic:cNvPr id="987637555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="774874456" name="Picture">
+                        <wp:docPr id="1087709385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="774874456" name="Picture"/>
+                                <pic:cNvPr id="1087709385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="785584709" name="Picture">
+                        <wp:docPr id="607001980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="785584709" name="Picture"/>
+                                <pic:cNvPr id="607001980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1319169676" name="Picture">
+                        <wp:docPr id="294171430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1319169676" name="Picture"/>
+                                <pic:cNvPr id="294171430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1263237618" name="Picture">
+                        <wp:docPr id="1584021036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1263237618" name="Picture"/>
+                                <pic:cNvPr id="1584021036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="572420704" name="Picture">
+                        <wp:docPr id="289310802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="572420704" name="Picture"/>
+                                <pic:cNvPr id="289310802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917237246" name="Picture">
+                  <wp:docPr id="87961493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917237246" name="Picture"/>
+                          <pic:cNvPr id="87961493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246861710" name="Picture">
+                  <wp:docPr id="1211004393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246861710" name="Picture"/>
+                          <pic:cNvPr id="1211004393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049592863" name="Picture">
+                  <wp:docPr id="1850703659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049592863" name="Picture"/>
+                          <pic:cNvPr id="1850703659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286593287" name="Picture">
+                  <wp:docPr id="734107767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286593287" name="Picture"/>
+                          <pic:cNvPr id="734107767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794368563" name="Picture">
+                  <wp:docPr id="878745100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794368563" name="Picture"/>
+                          <pic:cNvPr id="878745100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232545382" name="Picture">
+                  <wp:docPr id="990450878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232545382" name="Picture"/>
+                          <pic:cNvPr id="990450878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1861495374" name="Picture">
+                        <wp:docPr id="2102244300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1861495374" name="Picture"/>
+                                <pic:cNvPr id="2102244300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976883582" name="Picture">
+                        <wp:docPr id="880418537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976883582" name="Picture"/>
+                                <pic:cNvPr id="880418537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319792836" name="Picture">
+                  <wp:docPr id="948231418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319792836" name="Picture"/>
+                          <pic:cNvPr id="948231418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984490134" name="Picture">
+                  <wp:docPr id="1879706176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984490134" name="Picture"/>
+                          <pic:cNvPr id="1879706176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350932802" name="Picture">
+                  <wp:docPr id="350474238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350932802" name="Picture"/>
+                          <pic:cNvPr id="350474238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987970578" name="Picture">
+                  <wp:docPr id="1307988140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987970578" name="Picture"/>
+                          <pic:cNvPr id="1307988140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989978868" name="Picture">
+                  <wp:docPr id="28507165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989978868" name="Picture"/>
+                          <pic:cNvPr id="28507165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776945904" name="Picture">
+                  <wp:docPr id="550523273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776945904" name="Picture"/>
+                          <pic:cNvPr id="550523273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1866220172" name="Picture">
+                        <wp:docPr id="1086805524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1866220172" name="Picture"/>
+                                <pic:cNvPr id="1086805524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1019935700" name="Picture">
+                        <wp:docPr id="632879860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1019935700" name="Picture"/>
+                                <pic:cNvPr id="632879860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27091,57 +27091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829417187" name="Picture">
+                  <wp:docPr id="1597337505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829417187" name="Picture"/>
+                          <pic:cNvPr id="1597337505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27180,57 +27180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206103946" name="Picture">
+                  <wp:docPr id="1979378224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206103946" name="Picture"/>
+                          <pic:cNvPr id="1979378224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062559264" name="Picture">
+                  <wp:docPr id="1089981433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062559264" name="Picture"/>
+                          <pic:cNvPr id="1089981433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28822,57 +28822,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90089569" name="Picture">
+                  <wp:docPr id="2133083269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90089569" name="Picture"/>
+                          <pic:cNvPr id="2133083269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28925,57 +28925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990448194" name="Picture">
+                  <wp:docPr id="1423634348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990448194" name="Picture"/>
+                          <pic:cNvPr id="1423634348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30302,57 +30302,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066121422" name="Picture">
+                  <wp:docPr id="170955275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066121422" name="Picture"/>
+                          <pic:cNvPr id="170955275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31445,57 +31445,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1772940648" name="Picture">
+                        <wp:docPr id="2099324935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1772940648" name="Picture"/>
+                                <pic:cNvPr id="2099324935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32806,57 +32806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642986593" name="Picture">
+                  <wp:docPr id="1938771298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642986593" name="Picture"/>
+                          <pic:cNvPr id="1938771298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32895,57 +32895,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480856341" name="Picture">
+                  <wp:docPr id="1600968614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480856341" name="Picture"/>
+                          <pic:cNvPr id="1600968614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575170730" name="Picture">
+                  <wp:docPr id="665530722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575170730" name="Picture"/>
+                          <pic:cNvPr id="665530722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34537,57 +34537,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774026131" name="Picture">
+                  <wp:docPr id="1012800143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774026131" name="Picture"/>
+                          <pic:cNvPr id="1012800143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34640,57 +34640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247566546" name="Picture">
+                  <wp:docPr id="2001717960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247566546" name="Picture"/>
+                          <pic:cNvPr id="2001717960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36017,57 +36017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748271703" name="Picture">
+                  <wp:docPr id="65023179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748271703" name="Picture"/>
+                          <pic:cNvPr id="65023179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37160,57 +37160,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="308415503" name="Picture">
+                        <wp:docPr id="2007459534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="308415503" name="Picture"/>
+                                <pic:cNvPr id="2007459534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554676438" name="Picture">
+                  <wp:docPr id="1857278585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554676438" name="Picture"/>
+                          <pic:cNvPr id="1857278585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38617,57 +38617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579816760" name="Picture">
+                  <wp:docPr id="577656951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579816760" name="Picture"/>
+                          <pic:cNvPr id="577656951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39249,57 +39249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085142945" name="Picture">
+                  <wp:docPr id="1274026253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085142945" name="Picture"/>
+                          <pic:cNvPr id="1274026253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40193,57 +40193,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647059418" name="Picture">
+                  <wp:docPr id="1910555533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647059418" name="Picture"/>
+                          <pic:cNvPr id="1910555533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40305,57 +40305,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327532013" name="Picture">
+                  <wp:docPr id="1714869713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327532013" name="Picture"/>
+                          <pic:cNvPr id="1714869713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41964,57 +41964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47399287" name="Picture">
+                  <wp:docPr id="1726541708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47399287" name="Picture"/>
+                          <pic:cNvPr id="1726541708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43143,57 +43143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837992273" name="Picture">
+                  <wp:docPr id="1048511041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837992273" name="Picture"/>
+                          <pic:cNvPr id="1048511041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43223,57 +43223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929261745" name="Picture">
+                  <wp:docPr id="1946707380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929261745" name="Picture"/>
+                          <pic:cNvPr id="1946707380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43711,57 +43711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957056170" name="Picture">
+                  <wp:docPr id="929437490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957056170" name="Picture"/>
+                          <pic:cNvPr id="929437490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>