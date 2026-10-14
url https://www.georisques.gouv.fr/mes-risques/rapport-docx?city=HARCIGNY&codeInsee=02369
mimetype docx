--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247910947" name="Picture">
+                  <wp:docPr id="1529219879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247910947" name="Picture"/>
+                          <pic:cNvPr id="1529219879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360652709" name="Picture">
+                  <wp:docPr id="1472447716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360652709" name="Picture"/>
+                          <pic:cNvPr id="1472447716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="278623610" name="Picture">
+                        <wp:docPr id="524544503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="278623610" name="Picture"/>
+                                <pic:cNvPr id="524544503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072302938" name="Picture">
+                  <wp:docPr id="1053805574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072302938" name="Picture"/>
+                          <pic:cNvPr id="1053805574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877918970" name="Picture">
+                  <wp:docPr id="1147603394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877918970" name="Picture"/>
+                          <pic:cNvPr id="1147603394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896115769" name="Picture">
+                  <wp:docPr id="1222237043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896115769" name="Picture"/>
+                          <pic:cNvPr id="1222237043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162654047" name="Picture">
+                  <wp:docPr id="2131864366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162654047" name="Picture"/>
+                          <pic:cNvPr id="2131864366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536221470" name="Picture">
+                  <wp:docPr id="1973443721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536221470" name="Picture"/>
+                          <pic:cNvPr id="1973443721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="665983417" name="Picture">
+                        <wp:docPr id="1803866428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="665983417" name="Picture"/>
+                                <pic:cNvPr id="1803866428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1086292241" name="Picture">
+                        <wp:docPr id="1845395116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1086292241" name="Picture"/>
+                                <pic:cNvPr id="1845395116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1144791794" name="Picture">
+                        <wp:docPr id="699870857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1144791794" name="Picture"/>
+                                <pic:cNvPr id="699870857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1237670552" name="Picture">
+                        <wp:docPr id="1569941005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1237670552" name="Picture"/>
+                                <pic:cNvPr id="1569941005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="842403257" name="Picture">
+                        <wp:docPr id="1021277580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="842403257" name="Picture"/>
+                                <pic:cNvPr id="1021277580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="385604373" name="Picture">
+                        <wp:docPr id="2015582219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="385604373" name="Picture"/>
+                                <pic:cNvPr id="2015582219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1412193118" name="Picture">
+                        <wp:docPr id="988936937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1412193118" name="Picture"/>
+                                <pic:cNvPr id="988936937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1551486542" name="Picture">
+                        <wp:docPr id="85415444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1551486542" name="Picture"/>
+                                <pic:cNvPr id="85415444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="599226435" name="Picture">
+                        <wp:docPr id="1526404518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="599226435" name="Picture"/>
+                                <pic:cNvPr id="1526404518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1616999851" name="Picture">
+                        <wp:docPr id="1382254564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1616999851" name="Picture"/>
+                                <pic:cNvPr id="1382254564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="674432471" name="Picture">
+                        <wp:docPr id="1806050897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="674432471" name="Picture"/>
+                                <pic:cNvPr id="1806050897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1019024058" name="Picture">
+                        <wp:docPr id="2059131871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1019024058" name="Picture"/>
+                                <pic:cNvPr id="2059131871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243585950" name="Picture">
+                        <wp:docPr id="81353350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243585950" name="Picture"/>
+                                <pic:cNvPr id="81353350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1811960234" name="Picture">
+                        <wp:docPr id="85276187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1811960234" name="Picture"/>
+                                <pic:cNvPr id="85276187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1417131874" name="Picture">
+                        <wp:docPr id="171913648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1417131874" name="Picture"/>
+                                <pic:cNvPr id="171913648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281138528" name="Picture">
+                  <wp:docPr id="2085050364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281138528" name="Picture"/>
+                          <pic:cNvPr id="2085050364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875783706" name="Picture">
+                  <wp:docPr id="236735522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875783706" name="Picture"/>
+                          <pic:cNvPr id="236735522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062496771" name="Picture">
+                  <wp:docPr id="138280953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062496771" name="Picture"/>
+                          <pic:cNvPr id="138280953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26331590" name="Picture">
+                  <wp:docPr id="1994109233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26331590" name="Picture"/>
+                          <pic:cNvPr id="1994109233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553245917" name="Picture">
+                  <wp:docPr id="309635953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553245917" name="Picture"/>
+                          <pic:cNvPr id="309635953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218186782" name="Picture">
+                  <wp:docPr id="1761682959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218186782" name="Picture"/>
+                          <pic:cNvPr id="1761682959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1183817325" name="Picture">
+                        <wp:docPr id="48982550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1183817325" name="Picture"/>
+                                <pic:cNvPr id="48982550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19784,57 +19784,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024107541" name="Picture">
+                  <wp:docPr id="2143719721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024107541" name="Picture"/>
+                          <pic:cNvPr id="2143719721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19864,57 +19864,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101457977" name="Picture">
+                  <wp:docPr id="1443326409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101457977" name="Picture"/>
+                          <pic:cNvPr id="1443326409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20409,57 +20409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358471794" name="Picture">
+                  <wp:docPr id="488472393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358471794" name="Picture"/>
+                          <pic:cNvPr id="488472393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21564,57 +21564,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="709806752" name="Picture">
+                        <wp:docPr id="1278403350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="709806752" name="Picture"/>
+                                <pic:cNvPr id="1278403350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23478,57 +23478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401583951" name="Picture">
+                  <wp:docPr id="594696624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401583951" name="Picture"/>
+                          <pic:cNvPr id="594696624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511887743" name="Picture">
+                  <wp:docPr id="13867942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511887743" name="Picture"/>
+                          <pic:cNvPr id="13867942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24211,57 +24211,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106584406" name="Picture">
+                  <wp:docPr id="1537405689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106584406" name="Picture"/>
+                          <pic:cNvPr id="1537405689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25209,57 +25209,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364387213" name="Picture">
+                  <wp:docPr id="639050596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364387213" name="Picture"/>
+                          <pic:cNvPr id="639050596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25312,57 +25312,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860835654" name="Picture">
+                  <wp:docPr id="2059174740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860835654" name="Picture"/>
+                          <pic:cNvPr id="2059174740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26691,57 +26691,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440852137" name="Picture">
+                  <wp:docPr id="176939501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440852137" name="Picture"/>
+                          <pic:cNvPr id="176939501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27816,57 +27816,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="151574935" name="Picture">
+                        <wp:docPr id="169268345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="151574935" name="Picture"/>
+                                <pic:cNvPr id="169268345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29169,57 +29169,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191780625" name="Picture">
+                  <wp:docPr id="1347777361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191780625" name="Picture"/>
+                          <pic:cNvPr id="1347777361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29258,57 +29258,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496771544" name="Picture">
+                  <wp:docPr id="775017329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496771544" name="Picture"/>
+                          <pic:cNvPr id="775017329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29902,57 +29902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373118216" name="Picture">
+                  <wp:docPr id="305692626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373118216" name="Picture"/>
+                          <pic:cNvPr id="305692626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30900,57 +30900,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017984139" name="Picture">
+                  <wp:docPr id="1761587953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017984139" name="Picture"/>
+                          <pic:cNvPr id="1761587953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31003,57 +31003,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396489376" name="Picture">
+                  <wp:docPr id="1263745523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396489376" name="Picture"/>
+                          <pic:cNvPr id="1263745523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32384,57 +32384,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720367956" name="Picture">
+                  <wp:docPr id="1078366822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720367956" name="Picture"/>
+                          <pic:cNvPr id="1078366822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33527,57 +33527,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="812228880" name="Picture">
+                        <wp:docPr id="1849982049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="812228880" name="Picture"/>
+                                <pic:cNvPr id="1849982049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34916,57 +34916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708757784" name="Picture">
+                  <wp:docPr id="451217005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708757784" name="Picture"/>
+                          <pic:cNvPr id="451217005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35005,57 +35005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409365747" name="Picture">
+                  <wp:docPr id="1304678619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409365747" name="Picture"/>
+                          <pic:cNvPr id="1304678619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35649,57 +35649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108328456" name="Picture">
+                  <wp:docPr id="1885844905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108328456" name="Picture"/>
+                          <pic:cNvPr id="1885844905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36647,57 +36647,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284102311" name="Picture">
+                  <wp:docPr id="1197872512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284102311" name="Picture"/>
+                          <pic:cNvPr id="1197872512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36750,57 +36750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293152174" name="Picture">
+                  <wp:docPr id="1919130118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293152174" name="Picture"/>
+                          <pic:cNvPr id="1919130118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38127,57 +38127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280882891" name="Picture">
+                  <wp:docPr id="329429648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280882891" name="Picture"/>
+                          <pic:cNvPr id="329429648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39270,57 +39270,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="679768614" name="Picture">
+                        <wp:docPr id="553457687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="679768614" name="Picture"/>
+                                <pic:cNvPr id="553457687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40631,57 +40631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554895645" name="Picture">
+                  <wp:docPr id="642586794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554895645" name="Picture"/>
+                          <pic:cNvPr id="642586794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40720,57 +40720,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491270806" name="Picture">
+                  <wp:docPr id="653803730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491270806" name="Picture"/>
+                          <pic:cNvPr id="653803730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41364,57 +41364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515565049" name="Picture">
+                  <wp:docPr id="1746025803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515565049" name="Picture"/>
+                          <pic:cNvPr id="1746025803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42362,57 +42362,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303367162" name="Picture">
+                  <wp:docPr id="1857002875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303367162" name="Picture"/>
+                          <pic:cNvPr id="1857002875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42465,57 +42465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915006876" name="Picture">
+                  <wp:docPr id="2125773949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915006876" name="Picture"/>
+                          <pic:cNvPr id="2125773949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43842,57 +43842,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280265695" name="Picture">
+                  <wp:docPr id="1347545597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280265695" name="Picture"/>
+                          <pic:cNvPr id="1347545597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44985,57 +44985,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1597427443" name="Picture">
+                        <wp:docPr id="141543044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1597427443" name="Picture"/>
+                                <pic:cNvPr id="141543044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46206,57 +46206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797784753" name="Picture">
+                  <wp:docPr id="1471076469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797784753" name="Picture"/>
+                          <pic:cNvPr id="1471076469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46277,57 +46277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891124360" name="Picture">
+                  <wp:docPr id="856754510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891124360" name="Picture"/>
+                          <pic:cNvPr id="856754510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46691,57 +46691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882018773" name="Picture">
+                  <wp:docPr id="1372088651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882018773" name="Picture"/>
+                          <pic:cNvPr id="1372088651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>