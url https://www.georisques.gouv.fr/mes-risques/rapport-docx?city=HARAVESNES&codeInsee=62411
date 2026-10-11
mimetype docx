--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672439307" name="Picture">
+                  <wp:docPr id="1659971596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672439307" name="Picture"/>
+                          <pic:cNvPr id="1659971596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872234033" name="Picture">
+                  <wp:docPr id="2117929218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872234033" name="Picture"/>
+                          <pic:cNvPr id="2117929218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="11698641" name="Picture">
+                        <wp:docPr id="449084638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="11698641" name="Picture"/>
+                                <pic:cNvPr id="449084638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923725115" name="Picture">
+                  <wp:docPr id="110331649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923725115" name="Picture"/>
+                          <pic:cNvPr id="110331649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1738122237" name="Picture">
+                  <wp:docPr id="1316983001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1738122237" name="Picture"/>
+                          <pic:cNvPr id="1316983001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528789356" name="Picture">
+                  <wp:docPr id="2127366249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528789356" name="Picture"/>
+                          <pic:cNvPr id="2127366249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541863821" name="Picture">
+                  <wp:docPr id="188663255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541863821" name="Picture"/>
+                          <pic:cNvPr id="188663255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369697857" name="Picture">
+                  <wp:docPr id="1406556057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369697857" name="Picture"/>
+                          <pic:cNvPr id="1406556057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="524227236" name="Picture">
+                        <wp:docPr id="821281624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="524227236" name="Picture"/>
+                                <pic:cNvPr id="821281624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="57071530" name="Picture">
+                        <wp:docPr id="1907823565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="57071530" name="Picture"/>
+                                <pic:cNvPr id="1907823565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="970687553" name="Picture">
+                        <wp:docPr id="324358483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="970687553" name="Picture"/>
+                                <pic:cNvPr id="324358483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="815681399" name="Picture">
+                        <wp:docPr id="2110534452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="815681399" name="Picture"/>
+                                <pic:cNvPr id="2110534452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="332658730" name="Picture">
+                        <wp:docPr id="826441958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="332658730" name="Picture"/>
+                                <pic:cNvPr id="826441958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="440806390" name="Picture">
+                        <wp:docPr id="95099623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="440806390" name="Picture"/>
+                                <pic:cNvPr id="95099623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1256775942" name="Picture">
+                        <wp:docPr id="1310964354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1256775942" name="Picture"/>
+                                <pic:cNvPr id="1310964354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="898217798" name="Picture">
+                        <wp:docPr id="483523286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="898217798" name="Picture"/>
+                                <pic:cNvPr id="483523286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="936093981" name="Picture">
+                        <wp:docPr id="1473522660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="936093981" name="Picture"/>
+                                <pic:cNvPr id="1473522660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="871514268" name="Picture">
+                        <wp:docPr id="275401886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="871514268" name="Picture"/>
+                                <pic:cNvPr id="275401886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="240646896" name="Picture">
+                        <wp:docPr id="582232946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="240646896" name="Picture"/>
+                                <pic:cNvPr id="582232946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1466428365" name="Picture">
+                        <wp:docPr id="962850825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1466428365" name="Picture"/>
+                                <pic:cNvPr id="962850825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391047138" name="Picture">
+                  <wp:docPr id="38936798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391047138" name="Picture"/>
+                          <pic:cNvPr id="38936798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119499164" name="Picture">
+                  <wp:docPr id="1197548452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119499164" name="Picture"/>
+                          <pic:cNvPr id="1197548452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171456355" name="Picture">
+                  <wp:docPr id="80365245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171456355" name="Picture"/>
+                          <pic:cNvPr id="80365245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781595845" name="Picture">
+                  <wp:docPr id="156011016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781595845" name="Picture"/>
+                          <pic:cNvPr id="156011016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938102939" name="Picture">
+                  <wp:docPr id="1391768074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938102939" name="Picture"/>
+                          <pic:cNvPr id="1391768074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170559139" name="Picture">
+                  <wp:docPr id="1747482440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170559139" name="Picture"/>
+                          <pic:cNvPr id="1747482440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1277894196" name="Picture">
+                        <wp:docPr id="911179237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1277894196" name="Picture"/>
+                                <pic:cNvPr id="911179237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533852581" name="Picture">
+                  <wp:docPr id="1344000404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533852581" name="Picture"/>
+                          <pic:cNvPr id="1344000404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319369077" name="Picture">
+                  <wp:docPr id="2047433135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319369077" name="Picture"/>
+                          <pic:cNvPr id="2047433135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130505118" name="Picture">
+                  <wp:docPr id="929346398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130505118" name="Picture"/>
+                          <pic:cNvPr id="929346398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687832181" name="Picture">
+                  <wp:docPr id="496734861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687832181" name="Picture"/>
+                          <pic:cNvPr id="496734861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184706354" name="Picture">
+                  <wp:docPr id="418768796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184706354" name="Picture"/>
+                          <pic:cNvPr id="418768796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783670737" name="Picture">
+                  <wp:docPr id="440269936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783670737" name="Picture"/>
+                          <pic:cNvPr id="440269936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="900717368" name="Picture">
+                        <wp:docPr id="1187040919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="900717368" name="Picture"/>
+                                <pic:cNvPr id="1187040919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896848649" name="Picture">
+                  <wp:docPr id="871064643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896848649" name="Picture"/>
+                          <pic:cNvPr id="871064643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631774928" name="Picture">
+                  <wp:docPr id="1873560431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631774928" name="Picture"/>
+                          <pic:cNvPr id="1873560431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497768839" name="Picture">
+                  <wp:docPr id="1904877814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497768839" name="Picture"/>
+                          <pic:cNvPr id="1904877814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="334672360" name="Picture">
+                  <wp:docPr id="839979712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="334672360" name="Picture"/>
+                          <pic:cNvPr id="839979712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537559544" name="Picture">
+                  <wp:docPr id="1506678717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537559544" name="Picture"/>
+                          <pic:cNvPr id="1506678717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738855028" name="Picture">
+                  <wp:docPr id="1947599033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738855028" name="Picture"/>
+                          <pic:cNvPr id="1947599033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="808067127" name="Picture">
+                        <wp:docPr id="98863702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="808067127" name="Picture"/>
+                                <pic:cNvPr id="98863702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277155310" name="Picture">
+                  <wp:docPr id="1093878171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277155310" name="Picture"/>
+                          <pic:cNvPr id="1093878171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439117735" name="Picture">
+                  <wp:docPr id="2018892942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439117735" name="Picture"/>
+                          <pic:cNvPr id="2018892942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829055284" name="Picture">
+                  <wp:docPr id="182482378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829055284" name="Picture"/>
+                          <pic:cNvPr id="182482378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941646994" name="Picture">
+                  <wp:docPr id="999762611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941646994" name="Picture"/>
+                          <pic:cNvPr id="999762611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592171450" name="Picture">
+                  <wp:docPr id="1665060988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592171450" name="Picture"/>
+                          <pic:cNvPr id="1665060988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930454478" name="Picture">
+                  <wp:docPr id="1341791686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930454478" name="Picture"/>
+                          <pic:cNvPr id="1341791686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2102369945" name="Picture">
+                        <wp:docPr id="1259214912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2102369945" name="Picture"/>
+                                <pic:cNvPr id="1259214912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719652629" name="Picture">
+                  <wp:docPr id="1418016970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719652629" name="Picture"/>
+                          <pic:cNvPr id="1418016970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583207875" name="Picture">
+                  <wp:docPr id="450009630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583207875" name="Picture"/>
+                          <pic:cNvPr id="450009630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884988135" name="Picture">
+                  <wp:docPr id="394656549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884988135" name="Picture"/>
+                          <pic:cNvPr id="394656549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>