--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266380233" name="Picture">
+                  <wp:docPr id="1880482990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266380233" name="Picture"/>
+                          <pic:cNvPr id="1880482990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814548939" name="Picture">
+                  <wp:docPr id="913128561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814548939" name="Picture"/>
+                          <pic:cNvPr id="913128561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="656465909" name="Picture">
+                        <wp:docPr id="35047508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="656465909" name="Picture"/>
+                                <pic:cNvPr id="35047508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72020827" name="Picture">
+                  <wp:docPr id="1202521718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72020827" name="Picture"/>
+                          <pic:cNvPr id="1202521718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874348979" name="Picture">
+                  <wp:docPr id="64755688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874348979" name="Picture"/>
+                          <pic:cNvPr id="64755688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484070093" name="Picture">
+                  <wp:docPr id="1377304683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484070093" name="Picture"/>
+                          <pic:cNvPr id="1377304683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054235071" name="Picture">
+                  <wp:docPr id="1726368912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054235071" name="Picture"/>
+                          <pic:cNvPr id="1726368912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164243769" name="Picture">
+                  <wp:docPr id="1848484519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164243769" name="Picture"/>
+                          <pic:cNvPr id="1848484519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2108687907" name="Picture">
+                        <wp:docPr id="509928444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2108687907" name="Picture"/>
+                                <pic:cNvPr id="509928444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="613200092" name="Picture">
+                        <wp:docPr id="967932266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="613200092" name="Picture"/>
+                                <pic:cNvPr id="967932266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1315070536" name="Picture">
+                        <wp:docPr id="1985380364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1315070536" name="Picture"/>
+                                <pic:cNvPr id="1985380364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1952360023" name="Picture">
+                        <wp:docPr id="2061735187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1952360023" name="Picture"/>
+                                <pic:cNvPr id="2061735187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1842178341" name="Picture">
+                        <wp:docPr id="1447482741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1842178341" name="Picture"/>
+                                <pic:cNvPr id="1447482741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="277979309" name="Picture">
+                        <wp:docPr id="111065743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="277979309" name="Picture"/>
+                                <pic:cNvPr id="111065743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="666488861" name="Picture">
+                        <wp:docPr id="2048409639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="666488861" name="Picture"/>
+                                <pic:cNvPr id="2048409639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="128111856" name="Picture">
+                        <wp:docPr id="814577285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="128111856" name="Picture"/>
+                                <pic:cNvPr id="814577285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1735548639" name="Picture">
+                        <wp:docPr id="97055448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1735548639" name="Picture"/>
+                                <pic:cNvPr id="97055448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="403638961" name="Picture">
+                        <wp:docPr id="570407950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="403638961" name="Picture"/>
+                                <pic:cNvPr id="570407950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="158882086" name="Picture">
+                        <wp:docPr id="1485886725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="158882086" name="Picture"/>
+                                <pic:cNvPr id="1485886725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1236967272" name="Picture">
+                        <wp:docPr id="1624128823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1236967272" name="Picture"/>
+                                <pic:cNvPr id="1624128823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16983729" name="Picture">
+                  <wp:docPr id="1804061800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16983729" name="Picture"/>
+                          <pic:cNvPr id="1804061800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786511294" name="Picture">
+                  <wp:docPr id="877877270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786511294" name="Picture"/>
+                          <pic:cNvPr id="877877270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435442261" name="Picture">
+                  <wp:docPr id="595645479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435442261" name="Picture"/>
+                          <pic:cNvPr id="595645479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599807433" name="Picture">
+                  <wp:docPr id="652001399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599807433" name="Picture"/>
+                          <pic:cNvPr id="652001399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151196434" name="Picture">
+                  <wp:docPr id="1759338737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151196434" name="Picture"/>
+                          <pic:cNvPr id="1759338737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502279435" name="Picture">
+                  <wp:docPr id="701093005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502279435" name="Picture"/>
+                          <pic:cNvPr id="701093005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="128152770" name="Picture">
+                        <wp:docPr id="843619067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="128152770" name="Picture"/>
+                                <pic:cNvPr id="843619067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1537643082" name="Picture">
+                        <wp:docPr id="950337698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1537643082" name="Picture"/>
+                                <pic:cNvPr id="950337698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888825293" name="Picture">
+                  <wp:docPr id="712759942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888825293" name="Picture"/>
+                          <pic:cNvPr id="712759942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762792886" name="Picture">
+                  <wp:docPr id="1357415059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762792886" name="Picture"/>
+                          <pic:cNvPr id="1357415059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105512476" name="Picture">
+                  <wp:docPr id="1087907900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105512476" name="Picture"/>
+                          <pic:cNvPr id="1087907900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348287765" name="Picture">
+                  <wp:docPr id="186644677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348287765" name="Picture"/>
+                          <pic:cNvPr id="186644677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019373874" name="Picture">
+                  <wp:docPr id="1943849866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019373874" name="Picture"/>
+                          <pic:cNvPr id="1943849866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1808495674" name="Picture">
+                  <wp:docPr id="419256246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1808495674" name="Picture"/>
+                          <pic:cNvPr id="419256246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1749657095" name="Picture">
+                        <wp:docPr id="845349356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1749657095" name="Picture"/>
+                                <pic:cNvPr id="845349356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24490,57 +24490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477666192" name="Picture">
+                  <wp:docPr id="1079095537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477666192" name="Picture"/>
+                          <pic:cNvPr id="1079095537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24579,57 +24579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1249835221" name="Picture">
+                  <wp:docPr id="1078331756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1249835221" name="Picture"/>
+                          <pic:cNvPr id="1078331756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25223,57 +25223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089361217" name="Picture">
+                  <wp:docPr id="1567178825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089361217" name="Picture"/>
+                          <pic:cNvPr id="1567178825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26221,57 +26221,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701998574" name="Picture">
+                  <wp:docPr id="1352967903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701998574" name="Picture"/>
+                          <pic:cNvPr id="1352967903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26324,57 +26324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964026027" name="Picture">
+                  <wp:docPr id="996516414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964026027" name="Picture"/>
+                          <pic:cNvPr id="996516414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27701,57 +27701,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320782436" name="Picture">
+                  <wp:docPr id="1721981245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320782436" name="Picture"/>
+                          <pic:cNvPr id="1721981245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147902749" name="Picture">
+                        <wp:docPr id="730259671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147902749" name="Picture"/>
+                                <pic:cNvPr id="730259671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30205,57 +30205,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839742339" name="Picture">
+                  <wp:docPr id="1460678187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839742339" name="Picture"/>
+                          <pic:cNvPr id="1460678187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30294,57 +30294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659197080" name="Picture">
+                  <wp:docPr id="741782023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659197080" name="Picture"/>
+                          <pic:cNvPr id="741782023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30938,57 +30938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896037519" name="Picture">
+                  <wp:docPr id="130599430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896037519" name="Picture"/>
+                          <pic:cNvPr id="130599430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31936,57 +31936,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507645598" name="Picture">
+                  <wp:docPr id="779717715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507645598" name="Picture"/>
+                          <pic:cNvPr id="779717715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32039,57 +32039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548437474" name="Picture">
+                  <wp:docPr id="1911368428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548437474" name="Picture"/>
+                          <pic:cNvPr id="1911368428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33416,57 +33416,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490388304" name="Picture">
+                  <wp:docPr id="815340572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490388304" name="Picture"/>
+                          <pic:cNvPr id="815340572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34559,57 +34559,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="897759834" name="Picture">
+                        <wp:docPr id="1756883557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="897759834" name="Picture"/>
+                                <pic:cNvPr id="1756883557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35780,57 +35780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099935105" name="Picture">
+                  <wp:docPr id="272003731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099935105" name="Picture"/>
+                          <pic:cNvPr id="272003731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35851,57 +35851,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585589245" name="Picture">
+                  <wp:docPr id="1739537566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585589245" name="Picture"/>
+                          <pic:cNvPr id="1739537566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36265,57 +36265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689771221" name="Picture">
+                  <wp:docPr id="1889316972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689771221" name="Picture"/>
+                          <pic:cNvPr id="1889316972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>