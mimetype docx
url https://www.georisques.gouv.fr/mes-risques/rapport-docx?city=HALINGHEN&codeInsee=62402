--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110550793" name="Picture">
+                  <wp:docPr id="2083294129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110550793" name="Picture"/>
+                          <pic:cNvPr id="2083294129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907990054" name="Picture">
+                  <wp:docPr id="1808972927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907990054" name="Picture"/>
+                          <pic:cNvPr id="1808972927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="277502715" name="Picture">
+                        <wp:docPr id="513233994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="277502715" name="Picture"/>
+                                <pic:cNvPr id="513233994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699013201" name="Picture">
+                  <wp:docPr id="2132098620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699013201" name="Picture"/>
+                          <pic:cNvPr id="2132098620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085839273" name="Picture">
+                  <wp:docPr id="653336056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085839273" name="Picture"/>
+                          <pic:cNvPr id="653336056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026468773" name="Picture">
+                  <wp:docPr id="1918996730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026468773" name="Picture"/>
+                          <pic:cNvPr id="1918996730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068829401" name="Picture">
+                  <wp:docPr id="269171407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068829401" name="Picture"/>
+                          <pic:cNvPr id="269171407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818492859" name="Picture">
+                  <wp:docPr id="1803783323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818492859" name="Picture"/>
+                          <pic:cNvPr id="1803783323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="104359333" name="Picture">
+                        <wp:docPr id="1787608274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="104359333" name="Picture"/>
+                                <pic:cNvPr id="1787608274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="291920399" name="Picture">
+                        <wp:docPr id="591629311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="291920399" name="Picture"/>
+                                <pic:cNvPr id="591629311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1754032888" name="Picture">
+                        <wp:docPr id="264123468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1754032888" name="Picture"/>
+                                <pic:cNvPr id="264123468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2040110177" name="Picture">
+                        <wp:docPr id="461775477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2040110177" name="Picture"/>
+                                <pic:cNvPr id="461775477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="827410449" name="Picture">
+                        <wp:docPr id="1088512134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="827410449" name="Picture"/>
+                                <pic:cNvPr id="1088512134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="449957014" name="Picture">
+                        <wp:docPr id="87298235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="449957014" name="Picture"/>
+                                <pic:cNvPr id="87298235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="962370658" name="Picture">
+                        <wp:docPr id="1575305771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="962370658" name="Picture"/>
+                                <pic:cNvPr id="1575305771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="315261416" name="Picture">
+                        <wp:docPr id="74328979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="315261416" name="Picture"/>
+                                <pic:cNvPr id="74328979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="636670134" name="Picture">
+                        <wp:docPr id="311608097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="636670134" name="Picture"/>
+                                <pic:cNvPr id="311608097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1497165106" name="Picture">
+                        <wp:docPr id="693678273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1497165106" name="Picture"/>
+                                <pic:cNvPr id="693678273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1730578735" name="Picture">
+                        <wp:docPr id="2138520446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1730578735" name="Picture"/>
+                                <pic:cNvPr id="2138520446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1509760284" name="Picture">
+                        <wp:docPr id="244517271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1509760284" name="Picture"/>
+                                <pic:cNvPr id="244517271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918246990" name="Picture">
+                  <wp:docPr id="742725939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918246990" name="Picture"/>
+                          <pic:cNvPr id="742725939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329635820" name="Picture">
+                  <wp:docPr id="1795290041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329635820" name="Picture"/>
+                          <pic:cNvPr id="1795290041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372208039" name="Picture">
+                  <wp:docPr id="1804955840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372208039" name="Picture"/>
+                          <pic:cNvPr id="1804955840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765788445" name="Picture">
+                  <wp:docPr id="529549439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765788445" name="Picture"/>
+                          <pic:cNvPr id="529549439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093026414" name="Picture">
+                  <wp:docPr id="1434476982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093026414" name="Picture"/>
+                          <pic:cNvPr id="1434476982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048968648" name="Picture">
+                  <wp:docPr id="1531364971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048968648" name="Picture"/>
+                          <pic:cNvPr id="1531364971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="399741166" name="Picture">
+                        <wp:docPr id="431338001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="399741166" name="Picture"/>
+                                <pic:cNvPr id="431338001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="25709587" name="Picture">
+                        <wp:docPr id="1698187029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="25709587" name="Picture"/>
+                                <pic:cNvPr id="1698187029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18737,57 +18737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12675085" name="Picture">
+                  <wp:docPr id="620860882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12675085" name="Picture"/>
+                          <pic:cNvPr id="620860882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18826,57 +18826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485480430" name="Picture">
+                  <wp:docPr id="1584410199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485480430" name="Picture"/>
+                          <pic:cNvPr id="1584410199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19470,57 +19470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598355636" name="Picture">
+                  <wp:docPr id="2044189283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598355636" name="Picture"/>
+                          <pic:cNvPr id="2044189283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20468,57 +20468,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794424792" name="Picture">
+                  <wp:docPr id="1986133685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794424792" name="Picture"/>
+                          <pic:cNvPr id="1986133685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20571,57 +20571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755157726" name="Picture">
+                  <wp:docPr id="427154245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755157726" name="Picture"/>
+                          <pic:cNvPr id="427154245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21952,57 +21952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291933974" name="Picture">
+                  <wp:docPr id="835373837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291933974" name="Picture"/>
+                          <pic:cNvPr id="835373837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22814,51 +22814,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1100"/>
+          <w:trHeight w:hRule="atLeast" w:val="1500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -23114,57 +23114,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="13505733" name="Picture">
+                        <wp:docPr id="1640271045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="13505733" name="Picture"/>
+                                <pic:cNvPr id="1640271045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23372,51 +23372,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="200"/>
+                <w:trHeight w:hRule="atLeast" w:val="600"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -23442,50 +23442,54 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Séisme</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Inondation</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">  Par une crue torrentielle ou à montée rapide de cours d'eau</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
@@ -24089,57 +24093,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1497144704" name="Picture">
+                        <wp:docPr id="696171133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1497144704" name="Picture"/>
+                                <pic:cNvPr id="696171133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24709,51 +24713,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2860"/>
+          <w:trHeight w:hRule="exact" w:val="2460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -25498,57 +25502,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454038389" name="Picture">
+                  <wp:docPr id="1174551543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454038389" name="Picture"/>
+                          <pic:cNvPr id="1174551543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25587,57 +25591,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710107669" name="Picture">
+                  <wp:docPr id="1756580379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710107669" name="Picture"/>
+                          <pic:cNvPr id="1756580379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26267,57 +26271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636869491" name="Picture">
+                  <wp:docPr id="1114188103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636869491" name="Picture"/>
+                          <pic:cNvPr id="1114188103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27328,57 +27332,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610790696" name="Picture">
+                  <wp:docPr id="905431467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610790696" name="Picture"/>
+                          <pic:cNvPr id="905431467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27431,57 +27435,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722109317" name="Picture">
+                  <wp:docPr id="1514762740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722109317" name="Picture"/>
+                          <pic:cNvPr id="1514762740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28889,57 +28893,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247221382" name="Picture">
+                  <wp:docPr id="1325454624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247221382" name="Picture"/>
+                          <pic:cNvPr id="1325454624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30086,57 +30090,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1300163942" name="Picture">
+                        <wp:docPr id="1610950355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1300163942" name="Picture"/>
+                                <pic:cNvPr id="1610950355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32256,57 +32260,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754158018" name="Picture">
+                  <wp:docPr id="1225635868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754158018" name="Picture"/>
+                          <pic:cNvPr id="1225635868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32345,57 +32349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163269346" name="Picture">
+                  <wp:docPr id="110930489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163269346" name="Picture"/>
+                          <pic:cNvPr id="110930489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32989,57 +32993,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856986478" name="Picture">
+                  <wp:docPr id="1340487559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856986478" name="Picture"/>
+                          <pic:cNvPr id="1340487559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33987,57 +33991,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347949474" name="Picture">
+                  <wp:docPr id="893578378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347949474" name="Picture"/>
+                          <pic:cNvPr id="893578378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34090,57 +34094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960200819" name="Picture">
+                  <wp:docPr id="1105894858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960200819" name="Picture"/>
+                          <pic:cNvPr id="1105894858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35467,57 +35471,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505646513" name="Picture">
+                  <wp:docPr id="892510683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505646513" name="Picture"/>
+                          <pic:cNvPr id="892510683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36610,57 +36614,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1884177103" name="Picture">
+                        <wp:docPr id="1795391481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1884177103" name="Picture"/>
+                                <pic:cNvPr id="1795391481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37831,57 +37835,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533448360" name="Picture">
+                  <wp:docPr id="1268725563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533448360" name="Picture"/>
+                          <pic:cNvPr id="1268725563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37902,57 +37906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084936493" name="Picture">
+                  <wp:docPr id="1895088268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084936493" name="Picture"/>
+                          <pic:cNvPr id="1895088268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38316,57 +38320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096353792" name="Picture">
+                  <wp:docPr id="1074343575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096353792" name="Picture"/>
+                          <pic:cNvPr id="1074343575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>