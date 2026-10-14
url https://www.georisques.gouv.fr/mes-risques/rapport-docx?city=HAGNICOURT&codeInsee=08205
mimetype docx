--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298140684" name="Picture">
+                  <wp:docPr id="2087670344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298140684" name="Picture"/>
+                          <pic:cNvPr id="2087670344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143258422" name="Picture">
+                  <wp:docPr id="2051255467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143258422" name="Picture"/>
+                          <pic:cNvPr id="2051255467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1593089259" name="Picture">
+                        <wp:docPr id="1703230886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1593089259" name="Picture"/>
+                                <pic:cNvPr id="1703230886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42455423" name="Picture">
+                  <wp:docPr id="802541853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42455423" name="Picture"/>
+                          <pic:cNvPr id="802541853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721442636" name="Picture">
+                  <wp:docPr id="1502509328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721442636" name="Picture"/>
+                          <pic:cNvPr id="1502509328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46786189" name="Picture">
+                  <wp:docPr id="1516270046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46786189" name="Picture"/>
+                          <pic:cNvPr id="1516270046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215399602" name="Picture">
+                  <wp:docPr id="1093744859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215399602" name="Picture"/>
+                          <pic:cNvPr id="1093744859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468646806" name="Picture">
+                  <wp:docPr id="1517165797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468646806" name="Picture"/>
+                          <pic:cNvPr id="1517165797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1758920459" name="Picture">
+                        <wp:docPr id="759197435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1758920459" name="Picture"/>
+                                <pic:cNvPr id="759197435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="342690787" name="Picture">
+                        <wp:docPr id="1790488765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="342690787" name="Picture"/>
+                                <pic:cNvPr id="1790488765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="807151481" name="Picture">
+                        <wp:docPr id="1720355592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="807151481" name="Picture"/>
+                                <pic:cNvPr id="1720355592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="695184668" name="Picture">
+                        <wp:docPr id="167798802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="695184668" name="Picture"/>
+                                <pic:cNvPr id="167798802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2066842541" name="Picture">
+                        <wp:docPr id="1059224984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2066842541" name="Picture"/>
+                                <pic:cNvPr id="1059224984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657343991" name="Picture">
+                        <wp:docPr id="79671123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657343991" name="Picture"/>
+                                <pic:cNvPr id="79671123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="488632099" name="Picture">
+                        <wp:docPr id="1863381501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="488632099" name="Picture"/>
+                                <pic:cNvPr id="1863381501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="255291093" name="Picture">
+                        <wp:docPr id="1109960363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="255291093" name="Picture"/>
+                                <pic:cNvPr id="1109960363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1323873447" name="Picture">
+                        <wp:docPr id="266457539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1323873447" name="Picture"/>
+                                <pic:cNvPr id="266457539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="381524529" name="Picture">
+                        <wp:docPr id="915098569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="381524529" name="Picture"/>
+                                <pic:cNvPr id="915098569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1541409625" name="Picture">
+                        <wp:docPr id="53346503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1541409625" name="Picture"/>
+                                <pic:cNvPr id="53346503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1529665875" name="Picture">
+                        <wp:docPr id="911275556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1529665875" name="Picture"/>
+                                <pic:cNvPr id="911275556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1399508268" name="Picture">
+                        <wp:docPr id="1942257847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1399508268" name="Picture"/>
+                                <pic:cNvPr id="1942257847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1582787453" name="Picture">
+                        <wp:docPr id="978046962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1582787453" name="Picture"/>
+                                <pic:cNvPr id="978046962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553913059" name="Picture">
+                        <wp:docPr id="2089080539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553913059" name="Picture"/>
+                                <pic:cNvPr id="2089080539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914960942" name="Picture">
+                  <wp:docPr id="177078901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914960942" name="Picture"/>
+                          <pic:cNvPr id="177078901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053376246" name="Picture">
+                  <wp:docPr id="1060625781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053376246" name="Picture"/>
+                          <pic:cNvPr id="1060625781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374410401" name="Picture">
+                  <wp:docPr id="1413469482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374410401" name="Picture"/>
+                          <pic:cNvPr id="1413469482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956292662" name="Picture">
+                  <wp:docPr id="2082478211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956292662" name="Picture"/>
+                          <pic:cNvPr id="2082478211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840581383" name="Picture">
+                  <wp:docPr id="1363786079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840581383" name="Picture"/>
+                          <pic:cNvPr id="1363786079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258980020" name="Picture">
+                  <wp:docPr id="1995091762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258980020" name="Picture"/>
+                          <pic:cNvPr id="1995091762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="351947300" name="Picture">
+                        <wp:docPr id="1297859749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="351947300" name="Picture"/>
+                                <pic:cNvPr id="1297859749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180058344" name="Picture">
+                  <wp:docPr id="1806464572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180058344" name="Picture"/>
+                          <pic:cNvPr id="1806464572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895097736" name="Picture">
+                  <wp:docPr id="715975870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895097736" name="Picture"/>
+                          <pic:cNvPr id="715975870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907619032" name="Picture">
+                  <wp:docPr id="960588706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907619032" name="Picture"/>
+                          <pic:cNvPr id="960588706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189125308" name="Picture">
+                  <wp:docPr id="83169908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189125308" name="Picture"/>
+                          <pic:cNvPr id="83169908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410621205" name="Picture">
+                  <wp:docPr id="972664591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410621205" name="Picture"/>
+                          <pic:cNvPr id="972664591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979323009" name="Picture">
+                  <wp:docPr id="1672184173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979323009" name="Picture"/>
+                          <pic:cNvPr id="1672184173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="159643853" name="Picture">
+                        <wp:docPr id="1450782286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="159643853" name="Picture"/>
+                                <pic:cNvPr id="1450782286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238938172" name="Picture">
+                  <wp:docPr id="1776708869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238938172" name="Picture"/>
+                          <pic:cNvPr id="1776708869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681980798" name="Picture">
+                  <wp:docPr id="148848030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681980798" name="Picture"/>
+                          <pic:cNvPr id="148848030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413348091" name="Picture">
+                  <wp:docPr id="1546494948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413348091" name="Picture"/>
+                          <pic:cNvPr id="1546494948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762960852" name="Picture">
+                  <wp:docPr id="1441973115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762960852" name="Picture"/>
+                          <pic:cNvPr id="1441973115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801950432" name="Picture">
+                  <wp:docPr id="156305031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801950432" name="Picture"/>
+                          <pic:cNvPr id="156305031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305476891" name="Picture">
+                  <wp:docPr id="1506029910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305476891" name="Picture"/>
+                          <pic:cNvPr id="1506029910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1684726334" name="Picture">
+                        <wp:docPr id="74024701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1684726334" name="Picture"/>
+                                <pic:cNvPr id="74024701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598856773" name="Picture">
+                  <wp:docPr id="2086619559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598856773" name="Picture"/>
+                          <pic:cNvPr id="2086619559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161551790" name="Picture">
+                  <wp:docPr id="665465122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161551790" name="Picture"/>
+                          <pic:cNvPr id="665465122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982380002" name="Picture">
+                  <wp:docPr id="1872129022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982380002" name="Picture"/>
+                          <pic:cNvPr id="1872129022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132909194" name="Picture">
+                  <wp:docPr id="784688206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132909194" name="Picture"/>
+                          <pic:cNvPr id="784688206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406039772" name="Picture">
+                  <wp:docPr id="1484487615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406039772" name="Picture"/>
+                          <pic:cNvPr id="1484487615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280301558" name="Picture">
+                  <wp:docPr id="461503266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280301558" name="Picture"/>
+                          <pic:cNvPr id="461503266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="677724806" name="Picture">
+                        <wp:docPr id="827837888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="677724806" name="Picture"/>
+                                <pic:cNvPr id="827837888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450342421" name="Picture">
+                  <wp:docPr id="622557219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450342421" name="Picture"/>
+                          <pic:cNvPr id="622557219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758139921" name="Picture">
+                  <wp:docPr id="468328003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758139921" name="Picture"/>
+                          <pic:cNvPr id="468328003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722765515" name="Picture">
+                  <wp:docPr id="236353534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722765515" name="Picture"/>
+                          <pic:cNvPr id="236353534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991499884" name="Picture">
+                  <wp:docPr id="217561875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991499884" name="Picture"/>
+                          <pic:cNvPr id="217561875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740250637" name="Picture">
+                  <wp:docPr id="1310725810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740250637" name="Picture"/>
+                          <pic:cNvPr id="1310725810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865189132" name="Picture">
+                  <wp:docPr id="1603489854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865189132" name="Picture"/>
+                          <pic:cNvPr id="1603489854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490138770" name="Picture">
+                  <wp:docPr id="289954040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490138770" name="Picture"/>
+                          <pic:cNvPr id="289954040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337281548" name="Picture">
+                  <wp:docPr id="509824436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337281548" name="Picture"/>
+                          <pic:cNvPr id="509824436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115756000" name="Picture">
+                  <wp:docPr id="1028785583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115756000" name="Picture"/>
+                          <pic:cNvPr id="1028785583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>