--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880534227" name="Picture">
+                  <wp:docPr id="249969047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880534227" name="Picture"/>
+                          <pic:cNvPr id="249969047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777315923" name="Picture">
+                  <wp:docPr id="694929101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777315923" name="Picture"/>
+                          <pic:cNvPr id="694929101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1966005212" name="Picture">
+                        <wp:docPr id="1367583140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1966005212" name="Picture"/>
+                                <pic:cNvPr id="1367583140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352904360" name="Picture">
+                  <wp:docPr id="1250882805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352904360" name="Picture"/>
+                          <pic:cNvPr id="1250882805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078118032" name="Picture">
+                  <wp:docPr id="2138852630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078118032" name="Picture"/>
+                          <pic:cNvPr id="2138852630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929513871" name="Picture">
+                  <wp:docPr id="1413870090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929513871" name="Picture"/>
+                          <pic:cNvPr id="1413870090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591477184" name="Picture">
+                  <wp:docPr id="1048306555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591477184" name="Picture"/>
+                          <pic:cNvPr id="1048306555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482745109" name="Picture">
+                  <wp:docPr id="1657367252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482745109" name="Picture"/>
+                          <pic:cNvPr id="1657367252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1865211843" name="Picture">
+                        <wp:docPr id="835139947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1865211843" name="Picture"/>
+                                <pic:cNvPr id="835139947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="442577741" name="Picture">
+                        <wp:docPr id="1826157813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="442577741" name="Picture"/>
+                                <pic:cNvPr id="1826157813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="884977394" name="Picture">
+                        <wp:docPr id="259251195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="884977394" name="Picture"/>
+                                <pic:cNvPr id="259251195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="442759871" name="Picture">
+                        <wp:docPr id="684307142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="442759871" name="Picture"/>
+                                <pic:cNvPr id="684307142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363563191" name="Picture">
+                        <wp:docPr id="1200615906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363563191" name="Picture"/>
+                                <pic:cNvPr id="1200615906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403301805" name="Picture">
+                        <wp:docPr id="921980613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403301805" name="Picture"/>
+                                <pic:cNvPr id="921980613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="439216516" name="Picture">
+                        <wp:docPr id="1939281715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="439216516" name="Picture"/>
+                                <pic:cNvPr id="1939281715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1557129561" name="Picture">
+                        <wp:docPr id="136492695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1557129561" name="Picture"/>
+                                <pic:cNvPr id="136492695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1857982548" name="Picture">
+                        <wp:docPr id="1471152471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1857982548" name="Picture"/>
+                                <pic:cNvPr id="1471152471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1445885014" name="Picture">
+                        <wp:docPr id="306115213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1445885014" name="Picture"/>
+                                <pic:cNvPr id="306115213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1581706020" name="Picture">
+                        <wp:docPr id="1455773141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1581706020" name="Picture"/>
+                                <pic:cNvPr id="1455773141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="782100848" name="Picture">
+                        <wp:docPr id="46268264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="782100848" name="Picture"/>
+                                <pic:cNvPr id="46268264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1243918483" name="Picture">
+                        <wp:docPr id="543467059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1243918483" name="Picture"/>
+                                <pic:cNvPr id="543467059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1588227431" name="Picture">
+                        <wp:docPr id="1537475847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1588227431" name="Picture"/>
+                                <pic:cNvPr id="1537475847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="351582457" name="Picture">
+                        <wp:docPr id="250043012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="351582457" name="Picture"/>
+                                <pic:cNvPr id="250043012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709213537" name="Picture">
+                  <wp:docPr id="1899445989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709213537" name="Picture"/>
+                          <pic:cNvPr id="1899445989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573650633" name="Picture">
+                  <wp:docPr id="485408962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573650633" name="Picture"/>
+                          <pic:cNvPr id="485408962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075511418" name="Picture">
+                  <wp:docPr id="934540230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075511418" name="Picture"/>
+                          <pic:cNvPr id="934540230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895530870" name="Picture">
+                  <wp:docPr id="1999187567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895530870" name="Picture"/>
+                          <pic:cNvPr id="1999187567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201980660" name="Picture">
+                  <wp:docPr id="1306645723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201980660" name="Picture"/>
+                          <pic:cNvPr id="1306645723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762558025" name="Picture">
+                  <wp:docPr id="2134839949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762558025" name="Picture"/>
+                          <pic:cNvPr id="2134839949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="58622670" name="Picture">
+                        <wp:docPr id="1073668899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="58622670" name="Picture"/>
+                                <pic:cNvPr id="1073668899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1036834801" name="Picture">
+                        <wp:docPr id="1363318941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1036834801" name="Picture"/>
+                                <pic:cNvPr id="1363318941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41693526" name="Picture">
+                  <wp:docPr id="1700286657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41693526" name="Picture"/>
+                          <pic:cNvPr id="1700286657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768699572" name="Picture">
+                  <wp:docPr id="1575904149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768699572" name="Picture"/>
+                          <pic:cNvPr id="1575904149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843323191" name="Picture">
+                  <wp:docPr id="405642949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843323191" name="Picture"/>
+                          <pic:cNvPr id="405642949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644271572" name="Picture">
+                  <wp:docPr id="1308682838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644271572" name="Picture"/>
+                          <pic:cNvPr id="1308682838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476640703" name="Picture">
+                  <wp:docPr id="1694023196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476640703" name="Picture"/>
+                          <pic:cNvPr id="1694023196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021925079" name="Picture">
+                  <wp:docPr id="1153663823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021925079" name="Picture"/>
+                          <pic:cNvPr id="1153663823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24529,57 +24529,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="321652924" name="Picture">
+                        <wp:docPr id="772873889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="321652924" name="Picture"/>
+                                <pic:cNvPr id="772873889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25504,57 +25504,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1920770126" name="Picture">
+                        <wp:docPr id="333123668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1920770126" name="Picture"/>
+                                <pic:cNvPr id="333123668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26923,57 +26923,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344464429" name="Picture">
+                  <wp:docPr id="752862277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344464429" name="Picture"/>
+                          <pic:cNvPr id="752862277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27012,57 +27012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76795125" name="Picture">
+                  <wp:docPr id="1735869443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76795125" name="Picture"/>
+                          <pic:cNvPr id="1735869443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27701,57 +27701,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184105073" name="Picture">
+                  <wp:docPr id="1879051460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184105073" name="Picture"/>
+                          <pic:cNvPr id="1879051460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28789,57 +28789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813392968" name="Picture">
+                  <wp:docPr id="578722735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813392968" name="Picture"/>
+                          <pic:cNvPr id="578722735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28892,57 +28892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584756871" name="Picture">
+                  <wp:docPr id="857502599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584756871" name="Picture"/>
+                          <pic:cNvPr id="857502599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30365,57 +30365,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161098262" name="Picture">
+                  <wp:docPr id="891811383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161098262" name="Picture"/>
+                          <pic:cNvPr id="891811383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33081,57 +33081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881651094" name="Picture">
+                  <wp:docPr id="1835940996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881651094" name="Picture"/>
+                          <pic:cNvPr id="1835940996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33170,57 +33170,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450851157" name="Picture">
+                  <wp:docPr id="1735584080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450851157" name="Picture"/>
+                          <pic:cNvPr id="1735584080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33814,57 +33814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183412199" name="Picture">
+                  <wp:docPr id="998476594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183412199" name="Picture"/>
+                          <pic:cNvPr id="998476594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34812,57 +34812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335590444" name="Picture">
+                  <wp:docPr id="155970929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335590444" name="Picture"/>
+                          <pic:cNvPr id="155970929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34915,57 +34915,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744953830" name="Picture">
+                  <wp:docPr id="610299574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744953830" name="Picture"/>
+                          <pic:cNvPr id="610299574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36292,57 +36292,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053823138" name="Picture">
+                  <wp:docPr id="214673614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053823138" name="Picture"/>
+                          <pic:cNvPr id="214673614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37435,57 +37435,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1310285054" name="Picture">
+                        <wp:docPr id="907053819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1310285054" name="Picture"/>
+                                <pic:cNvPr id="907053819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38796,57 +38796,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894908063" name="Picture">
+                  <wp:docPr id="1733085487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894908063" name="Picture"/>
+                          <pic:cNvPr id="1733085487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38885,57 +38885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1738462590" name="Picture">
+                  <wp:docPr id="121907059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1738462590" name="Picture"/>
+                          <pic:cNvPr id="121907059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39529,57 +39529,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945143675" name="Picture">
+                  <wp:docPr id="1164579957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945143675" name="Picture"/>
+                          <pic:cNvPr id="1164579957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40527,57 +40527,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454799207" name="Picture">
+                  <wp:docPr id="1254444929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454799207" name="Picture"/>
+                          <pic:cNvPr id="1254444929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40630,57 +40630,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138389622" name="Picture">
+                  <wp:docPr id="389630941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138389622" name="Picture"/>
+                          <pic:cNvPr id="389630941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42007,57 +42007,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505428482" name="Picture">
+                  <wp:docPr id="2115653142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505428482" name="Picture"/>
+                          <pic:cNvPr id="2115653142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43150,57 +43150,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1464927128" name="Picture">
+                        <wp:docPr id="225768487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1464927128" name="Picture"/>
+                                <pic:cNvPr id="225768487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092874635" name="Picture">
+                  <wp:docPr id="1617272557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092874635" name="Picture"/>
+                          <pic:cNvPr id="1617272557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44501,57 +44501,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794327197" name="Picture">
+                  <wp:docPr id="1173751548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794327197" name="Picture"/>
+                          <pic:cNvPr id="1173751548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44980,57 +44980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="925994861" name="Picture">
+                  <wp:docPr id="842807278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="925994861" name="Picture"/>
+                          <pic:cNvPr id="842807278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46575,57 +46575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2147207384" name="Picture">
+                  <wp:docPr id="1709111695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2147207384" name="Picture"/>
+                          <pic:cNvPr id="1709111695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46646,57 +46646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258771472" name="Picture">
+                  <wp:docPr id="283820590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258771472" name="Picture"/>
+                          <pic:cNvPr id="283820590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47060,57 +47060,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882714231" name="Picture">
+                  <wp:docPr id="1136264346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882714231" name="Picture"/>
+                          <pic:cNvPr id="1136264346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>