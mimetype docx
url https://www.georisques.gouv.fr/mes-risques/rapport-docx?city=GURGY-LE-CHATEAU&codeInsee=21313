--- v0 (2026-08-17)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217444932" name="Picture">
+                  <wp:docPr id="1297373120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217444932" name="Picture"/>
+                          <pic:cNvPr id="1297373120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19071363" name="Picture">
+                  <wp:docPr id="544137921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19071363" name="Picture"/>
+                          <pic:cNvPr id="544137921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1768082770" name="Picture">
+                        <wp:docPr id="1630173085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1768082770" name="Picture"/>
+                                <pic:cNvPr id="1630173085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577110744" name="Picture">
+                  <wp:docPr id="1223709385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577110744" name="Picture"/>
+                          <pic:cNvPr id="1223709385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666119603" name="Picture">
+                  <wp:docPr id="455265539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666119603" name="Picture"/>
+                          <pic:cNvPr id="455265539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984866223" name="Picture">
+                  <wp:docPr id="1396407881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984866223" name="Picture"/>
+                          <pic:cNvPr id="1396407881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833175694" name="Picture">
+                  <wp:docPr id="1569116310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833175694" name="Picture"/>
+                          <pic:cNvPr id="1569116310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780436638" name="Picture">
+                  <wp:docPr id="1833386925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780436638" name="Picture"/>
+                          <pic:cNvPr id="1833386925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="812934760" name="Picture">
+                        <wp:docPr id="834405141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="812934760" name="Picture"/>
+                                <pic:cNvPr id="834405141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="497269381" name="Picture">
+                        <wp:docPr id="201494284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="497269381" name="Picture"/>
+                                <pic:cNvPr id="201494284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="643436592" name="Picture">
+                        <wp:docPr id="884258524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="643436592" name="Picture"/>
+                                <pic:cNvPr id="884258524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="150643498" name="Picture">
+                        <wp:docPr id="1553156257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="150643498" name="Picture"/>
+                                <pic:cNvPr id="1553156257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1850159346" name="Picture">
+                        <wp:docPr id="1398041742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1850159346" name="Picture"/>
+                                <pic:cNvPr id="1398041742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="602353531" name="Picture">
+                        <wp:docPr id="947149808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="602353531" name="Picture"/>
+                                <pic:cNvPr id="947149808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1742532391" name="Picture">
+                        <wp:docPr id="42467436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1742532391" name="Picture"/>
+                                <pic:cNvPr id="42467436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1715989806" name="Picture">
+                        <wp:docPr id="510130283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1715989806" name="Picture"/>
+                                <pic:cNvPr id="510130283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1990083603" name="Picture">
+                        <wp:docPr id="1457228225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1990083603" name="Picture"/>
+                                <pic:cNvPr id="1457228225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="177839770" name="Picture">
+                        <wp:docPr id="1940029688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="177839770" name="Picture"/>
+                                <pic:cNvPr id="1940029688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1048384474" name="Picture">
+                        <wp:docPr id="1858427013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1048384474" name="Picture"/>
+                                <pic:cNvPr id="1858427013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="250872798" name="Picture">
+                        <wp:docPr id="360705547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="250872798" name="Picture"/>
+                                <pic:cNvPr id="360705547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="496025325" name="Picture">
+                        <wp:docPr id="807785953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="496025325" name="Picture"/>
+                                <pic:cNvPr id="807785953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1951761496" name="Picture">
+                        <wp:docPr id="1316130410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1951761496" name="Picture"/>
+                                <pic:cNvPr id="1316130410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1008115913" name="Picture">
+                        <wp:docPr id="2146226195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1008115913" name="Picture"/>
+                                <pic:cNvPr id="2146226195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944666571" name="Picture">
+                  <wp:docPr id="1586220655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944666571" name="Picture"/>
+                          <pic:cNvPr id="1586220655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227025649" name="Picture">
+                  <wp:docPr id="1467892617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227025649" name="Picture"/>
+                          <pic:cNvPr id="1467892617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086470161" name="Picture">
+                  <wp:docPr id="1037204087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086470161" name="Picture"/>
+                          <pic:cNvPr id="1037204087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="261843137" name="Picture">
+                  <wp:docPr id="1261449762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="261843137" name="Picture"/>
+                          <pic:cNvPr id="1261449762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229117213" name="Picture">
+                  <wp:docPr id="179515347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229117213" name="Picture"/>
+                          <pic:cNvPr id="179515347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484595872" name="Picture">
+                  <wp:docPr id="1101776766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484595872" name="Picture"/>
+                          <pic:cNvPr id="1101776766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="892490243" name="Picture">
+                        <wp:docPr id="1367106869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="892490243" name="Picture"/>
+                                <pic:cNvPr id="1367106869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309298183" name="Picture">
+                  <wp:docPr id="862583138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309298183" name="Picture"/>
+                          <pic:cNvPr id="862583138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953335295" name="Picture">
+                  <wp:docPr id="1395732322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953335295" name="Picture"/>
+                          <pic:cNvPr id="1395732322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407738171" name="Picture">
+                  <wp:docPr id="1633070588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407738171" name="Picture"/>
+                          <pic:cNvPr id="1633070588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785426515" name="Picture">
+                  <wp:docPr id="432252569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785426515" name="Picture"/>
+                          <pic:cNvPr id="432252569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133884736" name="Picture">
+                  <wp:docPr id="214136162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133884736" name="Picture"/>
+                          <pic:cNvPr id="214136162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838836741" name="Picture">
+                  <wp:docPr id="416695923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838836741" name="Picture"/>
+                          <pic:cNvPr id="416695923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2036200087" name="Picture">
+                        <wp:docPr id="1731456028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2036200087" name="Picture"/>
+                                <pic:cNvPr id="1731456028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192842237" name="Picture">
+                  <wp:docPr id="1300028247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192842237" name="Picture"/>
+                          <pic:cNvPr id="1300028247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526907302" name="Picture">
+                  <wp:docPr id="1453425673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526907302" name="Picture"/>
+                          <pic:cNvPr id="1453425673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684388126" name="Picture">
+                  <wp:docPr id="720247524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684388126" name="Picture"/>
+                          <pic:cNvPr id="720247524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897858723" name="Picture">
+                  <wp:docPr id="21503258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897858723" name="Picture"/>
+                          <pic:cNvPr id="21503258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740246247" name="Picture">
+                  <wp:docPr id="2120163874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740246247" name="Picture"/>
+                          <pic:cNvPr id="2120163874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714869963" name="Picture">
+                  <wp:docPr id="960367170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714869963" name="Picture"/>
+                          <pic:cNvPr id="960367170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="370449504" name="Picture">
+                        <wp:docPr id="392849999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="370449504" name="Picture"/>
+                                <pic:cNvPr id="392849999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554260029" name="Picture">
+                  <wp:docPr id="1590632186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554260029" name="Picture"/>
+                          <pic:cNvPr id="1590632186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869393135" name="Picture">
+                  <wp:docPr id="1538695311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869393135" name="Picture"/>
+                          <pic:cNvPr id="1538695311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523340610" name="Picture">
+                  <wp:docPr id="128366109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523340610" name="Picture"/>
+                          <pic:cNvPr id="128366109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1967841966" name="Picture">
+                  <wp:docPr id="773085579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1967841966" name="Picture"/>
+                          <pic:cNvPr id="773085579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357361645" name="Picture">
+                  <wp:docPr id="2021427343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357361645" name="Picture"/>
+                          <pic:cNvPr id="2021427343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379075471" name="Picture">
+                  <wp:docPr id="654424450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379075471" name="Picture"/>
+                          <pic:cNvPr id="654424450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="709193287" name="Picture">
+                        <wp:docPr id="955854522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="709193287" name="Picture"/>
+                                <pic:cNvPr id="955854522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056348454" name="Picture">
+                  <wp:docPr id="1446996796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056348454" name="Picture"/>
+                          <pic:cNvPr id="1446996796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069608937" name="Picture">
+                  <wp:docPr id="658637759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069608937" name="Picture"/>
+                          <pic:cNvPr id="658637759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602209293" name="Picture">
+                  <wp:docPr id="1204865252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602209293" name="Picture"/>
+                          <pic:cNvPr id="1204865252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255554586" name="Picture">
+                  <wp:docPr id="2012563922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255554586" name="Picture"/>
+                          <pic:cNvPr id="2012563922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="790046605" name="Picture">
+                  <wp:docPr id="13782542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="790046605" name="Picture"/>
+                          <pic:cNvPr id="13782542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39977,57 +39977,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15215875" name="Picture">
+                  <wp:docPr id="569818848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15215875" name="Picture"/>
+                          <pic:cNvPr id="569818848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41186,57 +41186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490317235" name="Picture">
+                  <wp:docPr id="1709386799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490317235" name="Picture"/>
+                          <pic:cNvPr id="1709386799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41266,57 +41266,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480600605" name="Picture">
+                  <wp:docPr id="2059166178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480600605" name="Picture"/>
+                          <pic:cNvPr id="2059166178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41772,57 +41772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636361215" name="Picture">
+                  <wp:docPr id="2091755274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636361215" name="Picture"/>
+                          <pic:cNvPr id="2091755274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43890,57 +43890,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968583705" name="Picture">
+                  <wp:docPr id="796890460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968583705" name="Picture"/>
+                          <pic:cNvPr id="796890460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43970,57 +43970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089511658" name="Picture">
+                  <wp:docPr id="1901703896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089511658" name="Picture"/>
+                          <pic:cNvPr id="1901703896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44458,57 +44458,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594905227" name="Picture">
+                  <wp:docPr id="493509916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594905227" name="Picture"/>
+                          <pic:cNvPr id="493509916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>