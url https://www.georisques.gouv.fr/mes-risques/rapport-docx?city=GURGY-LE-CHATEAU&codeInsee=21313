--- v1 (2026-10-19)
+++ v2 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297373120" name="Picture">
+                  <wp:docPr id="2055565452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297373120" name="Picture"/>
+                          <pic:cNvPr id="2055565452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544137921" name="Picture">
+                  <wp:docPr id="1537032594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544137921" name="Picture"/>
+                          <pic:cNvPr id="1537032594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1630173085" name="Picture">
+                        <wp:docPr id="2090100181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1630173085" name="Picture"/>
+                                <pic:cNvPr id="2090100181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223709385" name="Picture">
+                  <wp:docPr id="703710824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223709385" name="Picture"/>
+                          <pic:cNvPr id="703710824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455265539" name="Picture">
+                  <wp:docPr id="59230261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455265539" name="Picture"/>
+                          <pic:cNvPr id="59230261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396407881" name="Picture">
+                  <wp:docPr id="2132673274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396407881" name="Picture"/>
+                          <pic:cNvPr id="2132673274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569116310" name="Picture">
+                  <wp:docPr id="1357791199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569116310" name="Picture"/>
+                          <pic:cNvPr id="1357791199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1833386925" name="Picture">
+                  <wp:docPr id="2045043951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1833386925" name="Picture"/>
+                          <pic:cNvPr id="2045043951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="834405141" name="Picture">
+                        <wp:docPr id="1889717169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="834405141" name="Picture"/>
+                                <pic:cNvPr id="1889717169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="201494284" name="Picture">
+                        <wp:docPr id="1611286220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="201494284" name="Picture"/>
+                                <pic:cNvPr id="1611286220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="884258524" name="Picture">
+                        <wp:docPr id="1862071270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="884258524" name="Picture"/>
+                                <pic:cNvPr id="1862071270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553156257" name="Picture">
+                        <wp:docPr id="201988803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553156257" name="Picture"/>
+                                <pic:cNvPr id="201988803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1398041742" name="Picture">
+                        <wp:docPr id="1101163364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1398041742" name="Picture"/>
+                                <pic:cNvPr id="1101163364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="947149808" name="Picture">
+                        <wp:docPr id="793723429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="947149808" name="Picture"/>
+                                <pic:cNvPr id="793723429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="42467436" name="Picture">
+                        <wp:docPr id="551042560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="42467436" name="Picture"/>
+                                <pic:cNvPr id="551042560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="510130283" name="Picture">
+                        <wp:docPr id="1309595578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="510130283" name="Picture"/>
+                                <pic:cNvPr id="1309595578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1457228225" name="Picture">
+                        <wp:docPr id="2017761616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1457228225" name="Picture"/>
+                                <pic:cNvPr id="2017761616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1940029688" name="Picture">
+                        <wp:docPr id="1306408671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1940029688" name="Picture"/>
+                                <pic:cNvPr id="1306408671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1858427013" name="Picture">
+                        <wp:docPr id="667114416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1858427013" name="Picture"/>
+                                <pic:cNvPr id="667114416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="360705547" name="Picture">
+                        <wp:docPr id="742895776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="360705547" name="Picture"/>
+                                <pic:cNvPr id="742895776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="807785953" name="Picture">
+                        <wp:docPr id="689037221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="807785953" name="Picture"/>
+                                <pic:cNvPr id="689037221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1316130410" name="Picture">
+                        <wp:docPr id="1403153239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1316130410" name="Picture"/>
+                                <pic:cNvPr id="1403153239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2146226195" name="Picture">
+                        <wp:docPr id="1659007990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2146226195" name="Picture"/>
+                                <pic:cNvPr id="1659007990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1586220655" name="Picture">
+                  <wp:docPr id="1238498682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1586220655" name="Picture"/>
+                          <pic:cNvPr id="1238498682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467892617" name="Picture">
+                  <wp:docPr id="260436801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467892617" name="Picture"/>
+                          <pic:cNvPr id="260436801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037204087" name="Picture">
+                  <wp:docPr id="1067777105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037204087" name="Picture"/>
+                          <pic:cNvPr id="1067777105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261449762" name="Picture">
+                  <wp:docPr id="291387846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261449762" name="Picture"/>
+                          <pic:cNvPr id="291387846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179515347" name="Picture">
+                  <wp:docPr id="191899950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179515347" name="Picture"/>
+                          <pic:cNvPr id="191899950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101776766" name="Picture">
+                  <wp:docPr id="751729199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101776766" name="Picture"/>
+                          <pic:cNvPr id="751729199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1367106869" name="Picture">
+                        <wp:docPr id="1507064612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1367106869" name="Picture"/>
+                                <pic:cNvPr id="1507064612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862583138" name="Picture">
+                  <wp:docPr id="115301610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862583138" name="Picture"/>
+                          <pic:cNvPr id="115301610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395732322" name="Picture">
+                  <wp:docPr id="225506623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395732322" name="Picture"/>
+                          <pic:cNvPr id="225506623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1633070588" name="Picture">
+                  <wp:docPr id="1270621550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1633070588" name="Picture"/>
+                          <pic:cNvPr id="1270621550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432252569" name="Picture">
+                  <wp:docPr id="376603094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432252569" name="Picture"/>
+                          <pic:cNvPr id="376603094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214136162" name="Picture">
+                  <wp:docPr id="1739800911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214136162" name="Picture"/>
+                          <pic:cNvPr id="1739800911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416695923" name="Picture">
+                  <wp:docPr id="286228629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416695923" name="Picture"/>
+                          <pic:cNvPr id="286228629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1731456028" name="Picture">
+                        <wp:docPr id="600323769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1731456028" name="Picture"/>
+                                <pic:cNvPr id="600323769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300028247" name="Picture">
+                  <wp:docPr id="1320026493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300028247" name="Picture"/>
+                          <pic:cNvPr id="1320026493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453425673" name="Picture">
+                  <wp:docPr id="1006551263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453425673" name="Picture"/>
+                          <pic:cNvPr id="1006551263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720247524" name="Picture">
+                  <wp:docPr id="1310238116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720247524" name="Picture"/>
+                          <pic:cNvPr id="1310238116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21503258" name="Picture">
+                  <wp:docPr id="1098695881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21503258" name="Picture"/>
+                          <pic:cNvPr id="1098695881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120163874" name="Picture">
+                  <wp:docPr id="1312710168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120163874" name="Picture"/>
+                          <pic:cNvPr id="1312710168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960367170" name="Picture">
+                  <wp:docPr id="38427168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960367170" name="Picture"/>
+                          <pic:cNvPr id="38427168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="392849999" name="Picture">
+                        <wp:docPr id="1197299389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="392849999" name="Picture"/>
+                                <pic:cNvPr id="1197299389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590632186" name="Picture">
+                  <wp:docPr id="395743020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590632186" name="Picture"/>
+                          <pic:cNvPr id="395743020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538695311" name="Picture">
+                  <wp:docPr id="1770487875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538695311" name="Picture"/>
+                          <pic:cNvPr id="1770487875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128366109" name="Picture">
+                  <wp:docPr id="843160459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128366109" name="Picture"/>
+                          <pic:cNvPr id="843160459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773085579" name="Picture">
+                  <wp:docPr id="1851300406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773085579" name="Picture"/>
+                          <pic:cNvPr id="1851300406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021427343" name="Picture">
+                  <wp:docPr id="816938714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021427343" name="Picture"/>
+                          <pic:cNvPr id="816938714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654424450" name="Picture">
+                  <wp:docPr id="664988889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654424450" name="Picture"/>
+                          <pic:cNvPr id="664988889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="955854522" name="Picture">
+                        <wp:docPr id="1212076177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="955854522" name="Picture"/>
+                                <pic:cNvPr id="1212076177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446996796" name="Picture">
+                  <wp:docPr id="1957089528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446996796" name="Picture"/>
+                          <pic:cNvPr id="1957089528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658637759" name="Picture">
+                  <wp:docPr id="1243757733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658637759" name="Picture"/>
+                          <pic:cNvPr id="1243757733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204865252" name="Picture">
+                  <wp:docPr id="1661617659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204865252" name="Picture"/>
+                          <pic:cNvPr id="1661617659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012563922" name="Picture">
+                  <wp:docPr id="515970198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012563922" name="Picture"/>
+                          <pic:cNvPr id="515970198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13782542" name="Picture">
+                  <wp:docPr id="94416545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13782542" name="Picture"/>
+                          <pic:cNvPr id="94416545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39977,57 +39977,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569818848" name="Picture">
+                  <wp:docPr id="1334375429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569818848" name="Picture"/>
+                          <pic:cNvPr id="1334375429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41186,57 +41186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709386799" name="Picture">
+                  <wp:docPr id="253147754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709386799" name="Picture"/>
+                          <pic:cNvPr id="253147754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41266,57 +41266,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059166178" name="Picture">
+                  <wp:docPr id="1260069427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059166178" name="Picture"/>
+                          <pic:cNvPr id="1260069427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41772,57 +41772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091755274" name="Picture">
+                  <wp:docPr id="544115482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091755274" name="Picture"/>
+                          <pic:cNvPr id="544115482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43890,57 +43890,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796890460" name="Picture">
+                  <wp:docPr id="261178837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796890460" name="Picture"/>
+                          <pic:cNvPr id="261178837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43970,57 +43970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901703896" name="Picture">
+                  <wp:docPr id="151825600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901703896" name="Picture"/>
+                          <pic:cNvPr id="151825600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44458,57 +44458,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493509916" name="Picture">
+                  <wp:docPr id="1212560177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493509916" name="Picture"/>
+                          <pic:cNvPr id="1212560177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>