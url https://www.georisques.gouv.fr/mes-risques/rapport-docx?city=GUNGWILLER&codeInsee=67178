--- v0 (2026-08-19)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897175274" name="Picture">
+                  <wp:docPr id="544160112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897175274" name="Picture"/>
+                          <pic:cNvPr id="544160112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670797350" name="Picture">
+                  <wp:docPr id="558363272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670797350" name="Picture"/>
+                          <pic:cNvPr id="558363272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="496048710" name="Picture">
+                        <wp:docPr id="481103877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="496048710" name="Picture"/>
+                                <pic:cNvPr id="481103877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689683670" name="Picture">
+                  <wp:docPr id="1049577285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689683670" name="Picture"/>
+                          <pic:cNvPr id="1049577285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706099419" name="Picture">
+                  <wp:docPr id="93120135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706099419" name="Picture"/>
+                          <pic:cNvPr id="93120135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781274223" name="Picture">
+                  <wp:docPr id="1679878436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781274223" name="Picture"/>
+                          <pic:cNvPr id="1679878436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598270163" name="Picture">
+                  <wp:docPr id="1638426604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598270163" name="Picture"/>
+                          <pic:cNvPr id="1638426604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534338907" name="Picture">
+                  <wp:docPr id="1058895997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534338907" name="Picture"/>
+                          <pic:cNvPr id="1058895997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157843040" name="Picture">
+                        <wp:docPr id="521038903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157843040" name="Picture"/>
+                                <pic:cNvPr id="521038903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="384981950" name="Picture">
+                        <wp:docPr id="1252557968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="384981950" name="Picture"/>
+                                <pic:cNvPr id="1252557968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2039611166" name="Picture">
+                        <wp:docPr id="1105183203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2039611166" name="Picture"/>
+                                <pic:cNvPr id="1105183203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="854014933" name="Picture">
+                        <wp:docPr id="1351018435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="854014933" name="Picture"/>
+                                <pic:cNvPr id="1351018435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1148443689" name="Picture">
+                        <wp:docPr id="1022453313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1148443689" name="Picture"/>
+                                <pic:cNvPr id="1022453313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1217125440" name="Picture">
+                        <wp:docPr id="1764910853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1217125440" name="Picture"/>
+                                <pic:cNvPr id="1764910853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="21311607" name="Picture">
+                        <wp:docPr id="229809155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="21311607" name="Picture"/>
+                                <pic:cNvPr id="229809155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1091099324" name="Picture">
+                        <wp:docPr id="1084621548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1091099324" name="Picture"/>
+                                <pic:cNvPr id="1084621548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1649415309" name="Picture">
+                        <wp:docPr id="127902671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1649415309" name="Picture"/>
+                                <pic:cNvPr id="127902671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="436311068" name="Picture">
+                        <wp:docPr id="856251289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="436311068" name="Picture"/>
+                                <pic:cNvPr id="856251289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1643910855" name="Picture">
+                        <wp:docPr id="932233075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1643910855" name="Picture"/>
+                                <pic:cNvPr id="932233075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1374320649" name="Picture">
+                        <wp:docPr id="931789463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1374320649" name="Picture"/>
+                                <pic:cNvPr id="931789463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1141255110" name="Picture">
+                        <wp:docPr id="2108094480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1141255110" name="Picture"/>
+                                <pic:cNvPr id="2108094480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="486309911" name="Picture">
+                        <wp:docPr id="1739909818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="486309911" name="Picture"/>
+                                <pic:cNvPr id="1739909818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1244813064" name="Picture">
+                        <wp:docPr id="651118252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1244813064" name="Picture"/>
+                                <pic:cNvPr id="651118252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460328855" name="Picture">
+                  <wp:docPr id="376063940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460328855" name="Picture"/>
+                          <pic:cNvPr id="376063940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424924852" name="Picture">
+                  <wp:docPr id="2009099293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424924852" name="Picture"/>
+                          <pic:cNvPr id="2009099293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27943334" name="Picture">
+                  <wp:docPr id="1306841989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27943334" name="Picture"/>
+                          <pic:cNvPr id="1306841989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974758049" name="Picture">
+                  <wp:docPr id="2017626267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974758049" name="Picture"/>
+                          <pic:cNvPr id="2017626267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260055847" name="Picture">
+                  <wp:docPr id="578049374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260055847" name="Picture"/>
+                          <pic:cNvPr id="578049374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635898540" name="Picture">
+                  <wp:docPr id="1919434220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635898540" name="Picture"/>
+                          <pic:cNvPr id="1919434220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="556604110" name="Picture">
+                        <wp:docPr id="797416203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="556604110" name="Picture"/>
+                                <pic:cNvPr id="797416203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1728250395" name="Picture">
+                        <wp:docPr id="869010336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1728250395" name="Picture"/>
+                                <pic:cNvPr id="869010336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107705467" name="Picture">
+                  <wp:docPr id="709500729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107705467" name="Picture"/>
+                          <pic:cNvPr id="709500729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625358240" name="Picture">
+                  <wp:docPr id="1309442272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625358240" name="Picture"/>
+                          <pic:cNvPr id="1309442272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529283709" name="Picture">
+                  <wp:docPr id="491656074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529283709" name="Picture"/>
+                          <pic:cNvPr id="491656074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496295393" name="Picture">
+                  <wp:docPr id="1224863136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496295393" name="Picture"/>
+                          <pic:cNvPr id="1224863136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515383324" name="Picture">
+                  <wp:docPr id="1882639776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515383324" name="Picture"/>
+                          <pic:cNvPr id="1882639776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384205250" name="Picture">
+                  <wp:docPr id="1945210078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384205250" name="Picture"/>
+                          <pic:cNvPr id="1945210078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="80436923" name="Picture">
+                        <wp:docPr id="504866040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="80436923" name="Picture"/>
+                                <pic:cNvPr id="504866040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1962641147" name="Picture">
+                        <wp:docPr id="260316568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1962641147" name="Picture"/>
+                                <pic:cNvPr id="260316568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27091,57 +27091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706420825" name="Picture">
+                  <wp:docPr id="748112116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706420825" name="Picture"/>
+                          <pic:cNvPr id="748112116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27180,57 +27180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280538803" name="Picture">
+                  <wp:docPr id="932661858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280538803" name="Picture"/>
+                          <pic:cNvPr id="932661858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219941534" name="Picture">
+                  <wp:docPr id="1107409130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219941534" name="Picture"/>
+                          <pic:cNvPr id="1107409130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28822,57 +28822,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251311113" name="Picture">
+                  <wp:docPr id="1693717090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251311113" name="Picture"/>
+                          <pic:cNvPr id="1693717090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28925,57 +28925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57606248" name="Picture">
+                  <wp:docPr id="411403283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57606248" name="Picture"/>
+                          <pic:cNvPr id="411403283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30302,57 +30302,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584693091" name="Picture">
+                  <wp:docPr id="888110849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584693091" name="Picture"/>
+                          <pic:cNvPr id="888110849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31445,57 +31445,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2074081723" name="Picture">
+                        <wp:docPr id="1619251646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2074081723" name="Picture"/>
+                                <pic:cNvPr id="1619251646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32806,57 +32806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107814604" name="Picture">
+                  <wp:docPr id="794537432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107814604" name="Picture"/>
+                          <pic:cNvPr id="794537432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32895,57 +32895,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972413412" name="Picture">
+                  <wp:docPr id="1507302120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972413412" name="Picture"/>
+                          <pic:cNvPr id="1507302120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843672807" name="Picture">
+                  <wp:docPr id="920682096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843672807" name="Picture"/>
+                          <pic:cNvPr id="920682096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34537,57 +34537,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662307675" name="Picture">
+                  <wp:docPr id="553113146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662307675" name="Picture"/>
+                          <pic:cNvPr id="553113146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34640,57 +34640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735300868" name="Picture">
+                  <wp:docPr id="536985084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735300868" name="Picture"/>
+                          <pic:cNvPr id="536985084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36017,57 +36017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000927614" name="Picture">
+                  <wp:docPr id="1359095272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000927614" name="Picture"/>
+                          <pic:cNvPr id="1359095272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37160,57 +37160,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="386221606" name="Picture">
+                        <wp:docPr id="173553637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="386221606" name="Picture"/>
+                                <pic:cNvPr id="173553637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921573746" name="Picture">
+                  <wp:docPr id="144466657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921573746" name="Picture"/>
+                          <pic:cNvPr id="144466657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38617,57 +38617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199708159" name="Picture">
+                  <wp:docPr id="1127258888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199708159" name="Picture"/>
+                          <pic:cNvPr id="1127258888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39249,57 +39249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858824084" name="Picture">
+                  <wp:docPr id="571842875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858824084" name="Picture"/>
+                          <pic:cNvPr id="571842875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40193,57 +40193,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067980572" name="Picture">
+                  <wp:docPr id="2009280009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067980572" name="Picture"/>
+                          <pic:cNvPr id="2009280009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40305,57 +40305,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325092861" name="Picture">
+                  <wp:docPr id="2133279757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325092861" name="Picture"/>
+                          <pic:cNvPr id="2133279757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41964,57 +41964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839303021" name="Picture">
+                  <wp:docPr id="968367431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839303021" name="Picture"/>
+                          <pic:cNvPr id="968367431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43143,57 +43143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374654605" name="Picture">
+                  <wp:docPr id="349306148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374654605" name="Picture"/>
+                          <pic:cNvPr id="349306148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43223,57 +43223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778377788" name="Picture">
+                  <wp:docPr id="909416180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778377788" name="Picture"/>
+                          <pic:cNvPr id="909416180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43711,57 +43711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070347132" name="Picture">
+                  <wp:docPr id="928111826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070347132" name="Picture"/>
+                          <pic:cNvPr id="928111826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>