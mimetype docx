--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411244051" name="Picture">
+                  <wp:docPr id="2054949607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411244051" name="Picture"/>
+                          <pic:cNvPr id="2054949607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840707551" name="Picture">
+                  <wp:docPr id="2051248892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840707551" name="Picture"/>
+                          <pic:cNvPr id="2051248892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1833416703" name="Picture">
+                        <wp:docPr id="1910394559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1833416703" name="Picture"/>
+                                <pic:cNvPr id="1910394559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601690493" name="Picture">
+                  <wp:docPr id="894171714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601690493" name="Picture"/>
+                          <pic:cNvPr id="894171714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245493274" name="Picture">
+                  <wp:docPr id="1307666671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245493274" name="Picture"/>
+                          <pic:cNvPr id="1307666671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="928761429" name="Picture">
+                  <wp:docPr id="311579908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="928761429" name="Picture"/>
+                          <pic:cNvPr id="311579908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599680911" name="Picture">
+                  <wp:docPr id="488422958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599680911" name="Picture"/>
+                          <pic:cNvPr id="488422958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080457768" name="Picture">
+                  <wp:docPr id="1350582440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080457768" name="Picture"/>
+                          <pic:cNvPr id="1350582440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1949133907" name="Picture">
+                        <wp:docPr id="2059926981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1949133907" name="Picture"/>
+                                <pic:cNvPr id="2059926981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="75364660" name="Picture">
+                        <wp:docPr id="1484270574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="75364660" name="Picture"/>
+                                <pic:cNvPr id="1484270574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1754078586" name="Picture">
+                        <wp:docPr id="2044474930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1754078586" name="Picture"/>
+                                <pic:cNvPr id="2044474930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1818923025" name="Picture">
+                        <wp:docPr id="597515895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1818923025" name="Picture"/>
+                                <pic:cNvPr id="597515895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2032904645" name="Picture">
+                        <wp:docPr id="1099393309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2032904645" name="Picture"/>
+                                <pic:cNvPr id="1099393309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="577110975" name="Picture">
+                        <wp:docPr id="359394678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="577110975" name="Picture"/>
+                                <pic:cNvPr id="359394678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="231183036" name="Picture">
+                        <wp:docPr id="1338098658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="231183036" name="Picture"/>
+                                <pic:cNvPr id="1338098658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1045105307" name="Picture">
+                        <wp:docPr id="490452399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1045105307" name="Picture"/>
+                                <pic:cNvPr id="490452399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="756615636" name="Picture">
+                        <wp:docPr id="820883678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="756615636" name="Picture"/>
+                                <pic:cNvPr id="820883678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2033983567" name="Picture">
+                        <wp:docPr id="1952537181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2033983567" name="Picture"/>
+                                <pic:cNvPr id="1952537181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="111131620" name="Picture">
+                        <wp:docPr id="1887962133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="111131620" name="Picture"/>
+                                <pic:cNvPr id="1887962133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974076360" name="Picture">
+                        <wp:docPr id="1819084052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974076360" name="Picture"/>
+                                <pic:cNvPr id="1819084052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="60154125" name="Picture">
+                        <wp:docPr id="930992220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="60154125" name="Picture"/>
+                                <pic:cNvPr id="930992220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1924240299" name="Picture">
+                        <wp:docPr id="2010474458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1924240299" name="Picture"/>
+                                <pic:cNvPr id="2010474458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1370940264" name="Picture">
+                        <wp:docPr id="1511356426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1370940264" name="Picture"/>
+                                <pic:cNvPr id="1511356426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304417212" name="Picture">
+                  <wp:docPr id="83595740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304417212" name="Picture"/>
+                          <pic:cNvPr id="83595740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261297535" name="Picture">
+                  <wp:docPr id="168165672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261297535" name="Picture"/>
+                          <pic:cNvPr id="168165672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1373747508" name="Picture">
+                  <wp:docPr id="1178351108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1373747508" name="Picture"/>
+                          <pic:cNvPr id="1178351108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94892050" name="Picture">
+                  <wp:docPr id="1177574487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94892050" name="Picture"/>
+                          <pic:cNvPr id="1177574487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286554195" name="Picture">
+                  <wp:docPr id="1169772563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286554195" name="Picture"/>
+                          <pic:cNvPr id="1169772563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437599733" name="Picture">
+                  <wp:docPr id="1142811826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437599733" name="Picture"/>
+                          <pic:cNvPr id="1142811826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="925239698" name="Picture">
+                        <wp:docPr id="1914535376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="925239698" name="Picture"/>
+                                <pic:cNvPr id="1914535376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870349494" name="Picture">
+                  <wp:docPr id="1104433952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870349494" name="Picture"/>
+                          <pic:cNvPr id="1104433952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136440736" name="Picture">
+                  <wp:docPr id="397311236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136440736" name="Picture"/>
+                          <pic:cNvPr id="397311236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256645551" name="Picture">
+                  <wp:docPr id="247751132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256645551" name="Picture"/>
+                          <pic:cNvPr id="247751132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332870049" name="Picture">
+                  <wp:docPr id="359357278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332870049" name="Picture"/>
+                          <pic:cNvPr id="359357278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61095547" name="Picture">
+                  <wp:docPr id="1389360014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61095547" name="Picture"/>
+                          <pic:cNvPr id="1389360014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678643156" name="Picture">
+                  <wp:docPr id="644293001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678643156" name="Picture"/>
+                          <pic:cNvPr id="644293001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1096346869" name="Picture">
+                        <wp:docPr id="1968379857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1096346869" name="Picture"/>
+                                <pic:cNvPr id="1968379857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1156593112" name="Picture">
+                        <wp:docPr id="1022551070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1156593112" name="Picture"/>
+                                <pic:cNvPr id="1022551070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582267216" name="Picture">
+                  <wp:docPr id="469992797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582267216" name="Picture"/>
+                          <pic:cNvPr id="469992797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373204312" name="Picture">
+                  <wp:docPr id="571015278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373204312" name="Picture"/>
+                          <pic:cNvPr id="571015278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984852549" name="Picture">
+                  <wp:docPr id="2039481755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984852549" name="Picture"/>
+                          <pic:cNvPr id="2039481755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31114569" name="Picture">
+                  <wp:docPr id="371222165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31114569" name="Picture"/>
+                          <pic:cNvPr id="371222165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919938489" name="Picture">
+                  <wp:docPr id="620338718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919938489" name="Picture"/>
+                          <pic:cNvPr id="620338718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707598131" name="Picture">
+                  <wp:docPr id="101474876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707598131" name="Picture"/>
+                          <pic:cNvPr id="101474876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1503151408" name="Picture">
+                        <wp:docPr id="1495122878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1503151408" name="Picture"/>
+                                <pic:cNvPr id="1495122878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33308,57 +33308,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128098019" name="Picture">
+                  <wp:docPr id="975371343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128098019" name="Picture"/>
+                          <pic:cNvPr id="975371343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33397,57 +33397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339367890" name="Picture">
+                  <wp:docPr id="552115511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339367890" name="Picture"/>
+                          <pic:cNvPr id="552115511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34041,57 +34041,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417628893" name="Picture">
+                  <wp:docPr id="392145575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417628893" name="Picture"/>
+                          <pic:cNvPr id="392145575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35039,57 +35039,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537841123" name="Picture">
+                  <wp:docPr id="169421862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537841123" name="Picture"/>
+                          <pic:cNvPr id="169421862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35142,57 +35142,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711011679" name="Picture">
+                  <wp:docPr id="192397525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711011679" name="Picture"/>
+                          <pic:cNvPr id="192397525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36519,57 +36519,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381002058" name="Picture">
+                  <wp:docPr id="111620502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381002058" name="Picture"/>
+                          <pic:cNvPr id="111620502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37662,57 +37662,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981291172" name="Picture">
+                        <wp:docPr id="1553190893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981291172" name="Picture"/>
+                                <pic:cNvPr id="1553190893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39030,57 +39030,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323327861" name="Picture">
+                  <wp:docPr id="542353330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323327861" name="Picture"/>
+                          <pic:cNvPr id="542353330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39119,57 +39119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633234051" name="Picture">
+                  <wp:docPr id="1652422898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633234051" name="Picture"/>
+                          <pic:cNvPr id="1652422898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39751,57 +39751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173737538" name="Picture">
+                  <wp:docPr id="986820347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173737538" name="Picture"/>
+                          <pic:cNvPr id="986820347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40695,57 +40695,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071163023" name="Picture">
+                  <wp:docPr id="1649544101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071163023" name="Picture"/>
+                          <pic:cNvPr id="1649544101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40807,57 +40807,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616392606" name="Picture">
+                  <wp:docPr id="641557848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616392606" name="Picture"/>
+                          <pic:cNvPr id="641557848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42466,57 +42466,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933550088" name="Picture">
+                  <wp:docPr id="2009578927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933550088" name="Picture"/>
+                          <pic:cNvPr id="2009578927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43645,57 +43645,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117258876" name="Picture">
+                  <wp:docPr id="61327791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117258876" name="Picture"/>
+                          <pic:cNvPr id="61327791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43725,57 +43725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559681627" name="Picture">
+                  <wp:docPr id="266764610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559681627" name="Picture"/>
+                          <pic:cNvPr id="266764610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44213,57 +44213,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723036523" name="Picture">
+                  <wp:docPr id="171830372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723036523" name="Picture"/>
+                          <pic:cNvPr id="171830372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>