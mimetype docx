--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054949607" name="Picture">
+                  <wp:docPr id="1596376128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054949607" name="Picture"/>
+                          <pic:cNvPr id="1596376128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051248892" name="Picture">
+                  <wp:docPr id="1555279788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051248892" name="Picture"/>
+                          <pic:cNvPr id="1555279788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910394559" name="Picture">
+                        <wp:docPr id="1645285149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910394559" name="Picture"/>
+                                <pic:cNvPr id="1645285149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894171714" name="Picture">
+                  <wp:docPr id="1427541915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894171714" name="Picture"/>
+                          <pic:cNvPr id="1427541915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307666671" name="Picture">
+                  <wp:docPr id="764552807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307666671" name="Picture"/>
+                          <pic:cNvPr id="764552807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311579908" name="Picture">
+                  <wp:docPr id="612230329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311579908" name="Picture"/>
+                          <pic:cNvPr id="612230329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488422958" name="Picture">
+                  <wp:docPr id="1734668370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488422958" name="Picture"/>
+                          <pic:cNvPr id="1734668370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350582440" name="Picture">
+                  <wp:docPr id="886062488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350582440" name="Picture"/>
+                          <pic:cNvPr id="886062488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2059926981" name="Picture">
+                        <wp:docPr id="1240072779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2059926981" name="Picture"/>
+                                <pic:cNvPr id="1240072779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1484270574" name="Picture">
+                        <wp:docPr id="230215642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1484270574" name="Picture"/>
+                                <pic:cNvPr id="230215642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2044474930" name="Picture">
+                        <wp:docPr id="14162939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2044474930" name="Picture"/>
+                                <pic:cNvPr id="14162939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597515895" name="Picture">
+                        <wp:docPr id="1862703189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597515895" name="Picture"/>
+                                <pic:cNvPr id="1862703189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1099393309" name="Picture">
+                        <wp:docPr id="1496198108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1099393309" name="Picture"/>
+                                <pic:cNvPr id="1496198108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="359394678" name="Picture">
+                        <wp:docPr id="1780562693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="359394678" name="Picture"/>
+                                <pic:cNvPr id="1780562693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1338098658" name="Picture">
+                        <wp:docPr id="617625427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1338098658" name="Picture"/>
+                                <pic:cNvPr id="617625427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="490452399" name="Picture">
+                        <wp:docPr id="47812586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="490452399" name="Picture"/>
+                                <pic:cNvPr id="47812586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="820883678" name="Picture">
+                        <wp:docPr id="1087915995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="820883678" name="Picture"/>
+                                <pic:cNvPr id="1087915995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1952537181" name="Picture">
+                        <wp:docPr id="840001554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1952537181" name="Picture"/>
+                                <pic:cNvPr id="840001554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1887962133" name="Picture">
+                        <wp:docPr id="713278835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1887962133" name="Picture"/>
+                                <pic:cNvPr id="713278835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1819084052" name="Picture">
+                        <wp:docPr id="1481879057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1819084052" name="Picture"/>
+                                <pic:cNvPr id="1481879057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="930992220" name="Picture">
+                        <wp:docPr id="1609515758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="930992220" name="Picture"/>
+                                <pic:cNvPr id="1609515758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2010474458" name="Picture">
+                        <wp:docPr id="1049360799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2010474458" name="Picture"/>
+                                <pic:cNvPr id="1049360799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1511356426" name="Picture">
+                        <wp:docPr id="1282740044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1511356426" name="Picture"/>
+                                <pic:cNvPr id="1282740044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83595740" name="Picture">
+                  <wp:docPr id="440752963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83595740" name="Picture"/>
+                          <pic:cNvPr id="440752963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168165672" name="Picture">
+                  <wp:docPr id="634676212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168165672" name="Picture"/>
+                          <pic:cNvPr id="634676212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1178351108" name="Picture">
+                  <wp:docPr id="298339558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1178351108" name="Picture"/>
+                          <pic:cNvPr id="298339558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177574487" name="Picture">
+                  <wp:docPr id="1535407793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177574487" name="Picture"/>
+                          <pic:cNvPr id="1535407793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169772563" name="Picture">
+                  <wp:docPr id="1222375186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169772563" name="Picture"/>
+                          <pic:cNvPr id="1222375186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142811826" name="Picture">
+                  <wp:docPr id="212584650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142811826" name="Picture"/>
+                          <pic:cNvPr id="212584650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1914535376" name="Picture">
+                        <wp:docPr id="1247326369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1914535376" name="Picture"/>
+                                <pic:cNvPr id="1247326369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104433952" name="Picture">
+                  <wp:docPr id="1662375733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104433952" name="Picture"/>
+                          <pic:cNvPr id="1662375733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397311236" name="Picture">
+                  <wp:docPr id="1963312335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397311236" name="Picture"/>
+                          <pic:cNvPr id="1963312335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247751132" name="Picture">
+                  <wp:docPr id="2060955510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247751132" name="Picture"/>
+                          <pic:cNvPr id="2060955510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359357278" name="Picture">
+                  <wp:docPr id="1283763262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359357278" name="Picture"/>
+                          <pic:cNvPr id="1283763262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389360014" name="Picture">
+                  <wp:docPr id="1522908493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389360014" name="Picture"/>
+                          <pic:cNvPr id="1522908493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644293001" name="Picture">
+                  <wp:docPr id="840975450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644293001" name="Picture"/>
+                          <pic:cNvPr id="840975450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1968379857" name="Picture">
+                        <wp:docPr id="916644094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1968379857" name="Picture"/>
+                                <pic:cNvPr id="916644094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1022551070" name="Picture">
+                        <wp:docPr id="1775152333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1022551070" name="Picture"/>
+                                <pic:cNvPr id="1775152333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469992797" name="Picture">
+                  <wp:docPr id="1426996114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469992797" name="Picture"/>
+                          <pic:cNvPr id="1426996114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571015278" name="Picture">
+                  <wp:docPr id="1626501316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571015278" name="Picture"/>
+                          <pic:cNvPr id="1626501316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039481755" name="Picture">
+                  <wp:docPr id="1778642829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039481755" name="Picture"/>
+                          <pic:cNvPr id="1778642829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371222165" name="Picture">
+                  <wp:docPr id="260971438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371222165" name="Picture"/>
+                          <pic:cNvPr id="260971438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620338718" name="Picture">
+                  <wp:docPr id="2129251015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620338718" name="Picture"/>
+                          <pic:cNvPr id="2129251015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101474876" name="Picture">
+                  <wp:docPr id="870418359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101474876" name="Picture"/>
+                          <pic:cNvPr id="870418359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1495122878" name="Picture">
+                        <wp:docPr id="1506651764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1495122878" name="Picture"/>
+                                <pic:cNvPr id="1506651764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33308,57 +33308,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975371343" name="Picture">
+                  <wp:docPr id="332562370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975371343" name="Picture"/>
+                          <pic:cNvPr id="332562370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33397,57 +33397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552115511" name="Picture">
+                  <wp:docPr id="1709027035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552115511" name="Picture"/>
+                          <pic:cNvPr id="1709027035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34041,57 +34041,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392145575" name="Picture">
+                  <wp:docPr id="1373045274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392145575" name="Picture"/>
+                          <pic:cNvPr id="1373045274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35039,57 +35039,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169421862" name="Picture">
+                  <wp:docPr id="986444110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169421862" name="Picture"/>
+                          <pic:cNvPr id="986444110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35142,57 +35142,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192397525" name="Picture">
+                  <wp:docPr id="1597516910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192397525" name="Picture"/>
+                          <pic:cNvPr id="1597516910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36519,57 +36519,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111620502" name="Picture">
+                  <wp:docPr id="39374844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111620502" name="Picture"/>
+                          <pic:cNvPr id="39374844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37662,57 +37662,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553190893" name="Picture">
+                        <wp:docPr id="1677783971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553190893" name="Picture"/>
+                                <pic:cNvPr id="1677783971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39030,57 +39030,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542353330" name="Picture">
+                  <wp:docPr id="646865109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542353330" name="Picture"/>
+                          <pic:cNvPr id="646865109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39119,57 +39119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652422898" name="Picture">
+                  <wp:docPr id="1164972620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652422898" name="Picture"/>
+                          <pic:cNvPr id="1164972620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39751,57 +39751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986820347" name="Picture">
+                  <wp:docPr id="2056466789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986820347" name="Picture"/>
+                          <pic:cNvPr id="2056466789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40695,57 +40695,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649544101" name="Picture">
+                  <wp:docPr id="708259275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649544101" name="Picture"/>
+                          <pic:cNvPr id="708259275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40807,57 +40807,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641557848" name="Picture">
+                  <wp:docPr id="421753364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641557848" name="Picture"/>
+                          <pic:cNvPr id="421753364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42466,57 +42466,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009578927" name="Picture">
+                  <wp:docPr id="382930103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009578927" name="Picture"/>
+                          <pic:cNvPr id="382930103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43645,57 +43645,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61327791" name="Picture">
+                  <wp:docPr id="1405559605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61327791" name="Picture"/>
+                          <pic:cNvPr id="1405559605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43725,57 +43725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266764610" name="Picture">
+                  <wp:docPr id="1286356339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266764610" name="Picture"/>
+                          <pic:cNvPr id="1286356339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44213,57 +44213,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171830372" name="Picture">
+                  <wp:docPr id="1776073079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171830372" name="Picture"/>
+                          <pic:cNvPr id="1776073079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>