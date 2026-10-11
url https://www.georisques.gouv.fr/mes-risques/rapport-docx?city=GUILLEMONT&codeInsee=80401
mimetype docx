--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511157554" name="Picture">
+                  <wp:docPr id="1882993821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511157554" name="Picture"/>
+                          <pic:cNvPr id="1882993821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141617744" name="Picture">
+                  <wp:docPr id="896198265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141617744" name="Picture"/>
+                          <pic:cNvPr id="896198265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="318604447" name="Picture">
+                        <wp:docPr id="880485205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="318604447" name="Picture"/>
+                                <pic:cNvPr id="880485205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120304890" name="Picture">
+                  <wp:docPr id="239384223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120304890" name="Picture"/>
+                          <pic:cNvPr id="239384223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321689110" name="Picture">
+                  <wp:docPr id="1253417496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321689110" name="Picture"/>
+                          <pic:cNvPr id="1253417496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792226858" name="Picture">
+                  <wp:docPr id="399021598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792226858" name="Picture"/>
+                          <pic:cNvPr id="399021598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856664915" name="Picture">
+                  <wp:docPr id="1481746280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856664915" name="Picture"/>
+                          <pic:cNvPr id="1481746280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817068181" name="Picture">
+                  <wp:docPr id="998137899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817068181" name="Picture"/>
+                          <pic:cNvPr id="998137899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="934077623" name="Picture">
+                        <wp:docPr id="1016091303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="934077623" name="Picture"/>
+                                <pic:cNvPr id="1016091303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2114803740" name="Picture">
+                        <wp:docPr id="1611463635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2114803740" name="Picture"/>
+                                <pic:cNvPr id="1611463635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="331749250" name="Picture">
+                        <wp:docPr id="555195560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="331749250" name="Picture"/>
+                                <pic:cNvPr id="555195560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="740811150" name="Picture">
+                        <wp:docPr id="528249971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="740811150" name="Picture"/>
+                                <pic:cNvPr id="528249971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2130688427" name="Picture">
+                        <wp:docPr id="1213299843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2130688427" name="Picture"/>
+                                <pic:cNvPr id="1213299843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="498567095" name="Picture">
+                        <wp:docPr id="1611536373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="498567095" name="Picture"/>
+                                <pic:cNvPr id="1611536373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="789060813" name="Picture">
+                        <wp:docPr id="488225419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="789060813" name="Picture"/>
+                                <pic:cNvPr id="488225419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1351863362" name="Picture">
+                        <wp:docPr id="173998860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1351863362" name="Picture"/>
+                                <pic:cNvPr id="173998860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="373291185" name="Picture">
+                        <wp:docPr id="1348140426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="373291185" name="Picture"/>
+                                <pic:cNvPr id="1348140426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1703310340" name="Picture">
+                        <wp:docPr id="868854344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1703310340" name="Picture"/>
+                                <pic:cNvPr id="868854344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1660187846" name="Picture">
+                        <wp:docPr id="2093047743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1660187846" name="Picture"/>
+                                <pic:cNvPr id="2093047743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1677549824" name="Picture">
+                        <wp:docPr id="941385780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1677549824" name="Picture"/>
+                                <pic:cNvPr id="941385780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731331448" name="Picture">
+                        <wp:docPr id="824317028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731331448" name="Picture"/>
+                                <pic:cNvPr id="824317028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="133068028" name="Picture">
+                        <wp:docPr id="278354387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="133068028" name="Picture"/>
+                                <pic:cNvPr id="278354387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1160786918" name="Picture">
+                        <wp:docPr id="998506610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1160786918" name="Picture"/>
+                                <pic:cNvPr id="998506610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018209689" name="Picture">
+                  <wp:docPr id="1441658155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018209689" name="Picture"/>
+                          <pic:cNvPr id="1441658155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851720887" name="Picture">
+                  <wp:docPr id="425307004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851720887" name="Picture"/>
+                          <pic:cNvPr id="425307004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690071055" name="Picture">
+                  <wp:docPr id="534821158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690071055" name="Picture"/>
+                          <pic:cNvPr id="534821158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866964856" name="Picture">
+                  <wp:docPr id="1721577540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866964856" name="Picture"/>
+                          <pic:cNvPr id="1721577540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600093994" name="Picture">
+                  <wp:docPr id="1952023348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600093994" name="Picture"/>
+                          <pic:cNvPr id="1952023348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491088771" name="Picture">
+                  <wp:docPr id="1303212922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491088771" name="Picture"/>
+                          <pic:cNvPr id="1303212922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="425857860" name="Picture">
+                        <wp:docPr id="1022152202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="425857860" name="Picture"/>
+                                <pic:cNvPr id="1022152202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1717600471" name="Picture">
+                        <wp:docPr id="1180956323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1717600471" name="Picture"/>
+                                <pic:cNvPr id="1180956323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22749564" name="Picture">
+                  <wp:docPr id="347743379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22749564" name="Picture"/>
+                          <pic:cNvPr id="347743379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699632706" name="Picture">
+                  <wp:docPr id="1028165321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699632706" name="Picture"/>
+                          <pic:cNvPr id="1028165321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270339483" name="Picture">
+                  <wp:docPr id="1682415917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270339483" name="Picture"/>
+                          <pic:cNvPr id="1682415917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56316453" name="Picture">
+                  <wp:docPr id="1195740613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56316453" name="Picture"/>
+                          <pic:cNvPr id="1195740613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005549017" name="Picture">
+                  <wp:docPr id="939010060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005549017" name="Picture"/>
+                          <pic:cNvPr id="939010060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570040331" name="Picture">
+                  <wp:docPr id="1026603928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570040331" name="Picture"/>
+                          <pic:cNvPr id="1026603928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="356063251" name="Picture">
+                        <wp:docPr id="2060811722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="356063251" name="Picture"/>
+                                <pic:cNvPr id="2060811722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314038066" name="Picture">
+                  <wp:docPr id="749909613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314038066" name="Picture"/>
+                          <pic:cNvPr id="749909613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449253485" name="Picture">
+                  <wp:docPr id="820885729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449253485" name="Picture"/>
+                          <pic:cNvPr id="820885729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822515148" name="Picture">
+                  <wp:docPr id="769193721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822515148" name="Picture"/>
+                          <pic:cNvPr id="769193721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994039368" name="Picture">
+                  <wp:docPr id="1010599850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994039368" name="Picture"/>
+                          <pic:cNvPr id="1010599850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718104389" name="Picture">
+                  <wp:docPr id="1928926295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718104389" name="Picture"/>
+                          <pic:cNvPr id="1928926295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900249480" name="Picture">
+                  <wp:docPr id="2047137690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900249480" name="Picture"/>
+                          <pic:cNvPr id="2047137690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32117,57 +32117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097960868" name="Picture">
+                  <wp:docPr id="145142034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097960868" name="Picture"/>
+                          <pic:cNvPr id="145142034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32206,57 +32206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752028611" name="Picture">
+                  <wp:docPr id="1422004123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752028611" name="Picture"/>
+                          <pic:cNvPr id="1422004123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32850,57 +32850,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889364868" name="Picture">
+                  <wp:docPr id="1035419157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889364868" name="Picture"/>
+                          <pic:cNvPr id="1035419157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33848,57 +33848,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486888909" name="Picture">
+                  <wp:docPr id="1595858812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486888909" name="Picture"/>
+                          <pic:cNvPr id="1595858812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33951,57 +33951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491387047" name="Picture">
+                  <wp:docPr id="1204653634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491387047" name="Picture"/>
+                          <pic:cNvPr id="1204653634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35328,57 +35328,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123832126" name="Picture">
+                  <wp:docPr id="1436440407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123832126" name="Picture"/>
+                          <pic:cNvPr id="1436440407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1709142919" name="Picture">
+                        <wp:docPr id="995072573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1709142919" name="Picture"/>
+                                <pic:cNvPr id="995072573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37832,57 +37832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1854685301" name="Picture">
+                  <wp:docPr id="474765036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1854685301" name="Picture"/>
+                          <pic:cNvPr id="474765036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37921,57 +37921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661674463" name="Picture">
+                  <wp:docPr id="831132401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661674463" name="Picture"/>
+                          <pic:cNvPr id="831132401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38565,57 +38565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374175156" name="Picture">
+                  <wp:docPr id="1863332156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374175156" name="Picture"/>
+                          <pic:cNvPr id="1863332156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39563,57 +39563,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262489895" name="Picture">
+                  <wp:docPr id="1072448794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262489895" name="Picture"/>
+                          <pic:cNvPr id="1072448794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39666,57 +39666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122673827" name="Picture">
+                  <wp:docPr id="1560757077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122673827" name="Picture"/>
+                          <pic:cNvPr id="1560757077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41043,57 +41043,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620962232" name="Picture">
+                  <wp:docPr id="1405033917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620962232" name="Picture"/>
+                          <pic:cNvPr id="1405033917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42186,57 +42186,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="536360315" name="Picture">
+                        <wp:docPr id="1829676203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="536360315" name="Picture"/>
+                                <pic:cNvPr id="1829676203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43457,57 +43457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746448849" name="Picture">
+                  <wp:docPr id="900810022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746448849" name="Picture"/>
+                          <pic:cNvPr id="900810022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43537,57 +43537,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251252675" name="Picture">
+                  <wp:docPr id="1389850978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251252675" name="Picture"/>
+                          <pic:cNvPr id="1389850978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44016,57 +44016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532677904" name="Picture">
+                  <wp:docPr id="858062578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532677904" name="Picture"/>
+                          <pic:cNvPr id="858062578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45661,57 +45661,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936445504" name="Picture">
+                  <wp:docPr id="918433175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936445504" name="Picture"/>
+                          <pic:cNvPr id="918433175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45741,57 +45741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779278981" name="Picture">
+                  <wp:docPr id="277570288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779278981" name="Picture"/>
+                          <pic:cNvPr id="277570288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46220,57 +46220,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467655803" name="Picture">
+                  <wp:docPr id="522107164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467655803" name="Picture"/>
+                          <pic:cNvPr id="522107164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47815,57 +47815,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459642364" name="Picture">
+                  <wp:docPr id="1699695735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459642364" name="Picture"/>
+                          <pic:cNvPr id="1699695735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47886,57 +47886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483079065" name="Picture">
+                  <wp:docPr id="773336780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483079065" name="Picture"/>
+                          <pic:cNvPr id="773336780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48300,57 +48300,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503322373" name="Picture">
+                  <wp:docPr id="1151640650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503322373" name="Picture"/>
+                          <pic:cNvPr id="1151640650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>