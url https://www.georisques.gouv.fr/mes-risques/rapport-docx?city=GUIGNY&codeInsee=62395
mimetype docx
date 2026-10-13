--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418889420" name="Picture">
+                  <wp:docPr id="42920904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418889420" name="Picture"/>
+                          <pic:cNvPr id="42920904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977205951" name="Picture">
+                  <wp:docPr id="521121198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977205951" name="Picture"/>
+                          <pic:cNvPr id="521121198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1747735432" name="Picture">
+                        <wp:docPr id="149019990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1747735432" name="Picture"/>
+                                <pic:cNvPr id="149019990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292947624" name="Picture">
+                  <wp:docPr id="322056538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292947624" name="Picture"/>
+                          <pic:cNvPr id="322056538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501855911" name="Picture">
+                  <wp:docPr id="358673283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501855911" name="Picture"/>
+                          <pic:cNvPr id="358673283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141574268" name="Picture">
+                  <wp:docPr id="1307483476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141574268" name="Picture"/>
+                          <pic:cNvPr id="1307483476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649909133" name="Picture">
+                  <wp:docPr id="487140686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649909133" name="Picture"/>
+                          <pic:cNvPr id="487140686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343739019" name="Picture">
+                  <wp:docPr id="702012124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343739019" name="Picture"/>
+                          <pic:cNvPr id="702012124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1754355959" name="Picture">
+                        <wp:docPr id="1486964478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1754355959" name="Picture"/>
+                                <pic:cNvPr id="1486964478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98748921" name="Picture">
+                        <wp:docPr id="47164963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98748921" name="Picture"/>
+                                <pic:cNvPr id="47164963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2019189539" name="Picture">
+                        <wp:docPr id="1223977749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2019189539" name="Picture"/>
+                                <pic:cNvPr id="1223977749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1777456587" name="Picture">
+                        <wp:docPr id="2090556753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1777456587" name="Picture"/>
+                                <pic:cNvPr id="2090556753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350938911" name="Picture">
+                        <wp:docPr id="671317107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350938911" name="Picture"/>
+                                <pic:cNvPr id="671317107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="66102170" name="Picture">
+                        <wp:docPr id="2098557137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="66102170" name="Picture"/>
+                                <pic:cNvPr id="2098557137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2131159415" name="Picture">
+                        <wp:docPr id="757452437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2131159415" name="Picture"/>
+                                <pic:cNvPr id="757452437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2064124407" name="Picture">
+                        <wp:docPr id="1232835049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2064124407" name="Picture"/>
+                                <pic:cNvPr id="1232835049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1815701402" name="Picture">
+                        <wp:docPr id="293138272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1815701402" name="Picture"/>
+                                <pic:cNvPr id="293138272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="609187365" name="Picture">
+                        <wp:docPr id="180414025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="609187365" name="Picture"/>
+                                <pic:cNvPr id="180414025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189954288" name="Picture">
+                        <wp:docPr id="1699100458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189954288" name="Picture"/>
+                                <pic:cNvPr id="1699100458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="18039783" name="Picture">
+                        <wp:docPr id="602695206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="18039783" name="Picture"/>
+                                <pic:cNvPr id="602695206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1629372793" name="Picture">
+                        <wp:docPr id="1788647343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1629372793" name="Picture"/>
+                                <pic:cNvPr id="1788647343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="35436224" name="Picture">
+                        <wp:docPr id="51868678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="35436224" name="Picture"/>
+                                <pic:cNvPr id="51868678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1976663301" name="Picture">
+                        <wp:docPr id="991009109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1976663301" name="Picture"/>
+                                <pic:cNvPr id="991009109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244411778" name="Picture">
+                  <wp:docPr id="497723155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244411778" name="Picture"/>
+                          <pic:cNvPr id="497723155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113067384" name="Picture">
+                  <wp:docPr id="624914101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113067384" name="Picture"/>
+                          <pic:cNvPr id="624914101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975126170" name="Picture">
+                  <wp:docPr id="301067506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975126170" name="Picture"/>
+                          <pic:cNvPr id="301067506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46369093" name="Picture">
+                  <wp:docPr id="53911370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46369093" name="Picture"/>
+                          <pic:cNvPr id="53911370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117227787" name="Picture">
+                  <wp:docPr id="941246306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117227787" name="Picture"/>
+                          <pic:cNvPr id="941246306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691524878" name="Picture">
+                  <wp:docPr id="1114408269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691524878" name="Picture"/>
+                          <pic:cNvPr id="1114408269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="546408247" name="Picture">
+                        <wp:docPr id="1781338701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="546408247" name="Picture"/>
+                                <pic:cNvPr id="1781338701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117114673" name="Picture">
+                  <wp:docPr id="1235366631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117114673" name="Picture"/>
+                          <pic:cNvPr id="1235366631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278358635" name="Picture">
+                  <wp:docPr id="1571932299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278358635" name="Picture"/>
+                          <pic:cNvPr id="1571932299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622584037" name="Picture">
+                  <wp:docPr id="1594623498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622584037" name="Picture"/>
+                          <pic:cNvPr id="1594623498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487180085" name="Picture">
+                  <wp:docPr id="1893848171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487180085" name="Picture"/>
+                          <pic:cNvPr id="1893848171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247121909" name="Picture">
+                  <wp:docPr id="749592963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247121909" name="Picture"/>
+                          <pic:cNvPr id="749592963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375015008" name="Picture">
+                  <wp:docPr id="747410012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375015008" name="Picture"/>
+                          <pic:cNvPr id="747410012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="931600371" name="Picture">
+                        <wp:docPr id="383297019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="931600371" name="Picture"/>
+                                <pic:cNvPr id="383297019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932148261" name="Picture">
+                  <wp:docPr id="1586416398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932148261" name="Picture"/>
+                          <pic:cNvPr id="1586416398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019271829" name="Picture">
+                  <wp:docPr id="645652162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019271829" name="Picture"/>
+                          <pic:cNvPr id="645652162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774457926" name="Picture">
+                  <wp:docPr id="640947779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774457926" name="Picture"/>
+                          <pic:cNvPr id="640947779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190382884" name="Picture">
+                  <wp:docPr id="1379564459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190382884" name="Picture"/>
+                          <pic:cNvPr id="1379564459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767077538" name="Picture">
+                  <wp:docPr id="2059638830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767077538" name="Picture"/>
+                          <pic:cNvPr id="2059638830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358108348" name="Picture">
+                  <wp:docPr id="2001102615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358108348" name="Picture"/>
+                          <pic:cNvPr id="2001102615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1378651533" name="Picture">
+                        <wp:docPr id="601456791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1378651533" name="Picture"/>
+                                <pic:cNvPr id="601456791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96868056" name="Picture">
+                  <wp:docPr id="1734550820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96868056" name="Picture"/>
+                          <pic:cNvPr id="1734550820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289895438" name="Picture">
+                  <wp:docPr id="1650284970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289895438" name="Picture"/>
+                          <pic:cNvPr id="1650284970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812147883" name="Picture">
+                  <wp:docPr id="1784600249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812147883" name="Picture"/>
+                          <pic:cNvPr id="1784600249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187971679" name="Picture">
+                  <wp:docPr id="189618603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187971679" name="Picture"/>
+                          <pic:cNvPr id="189618603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172610099" name="Picture">
+                  <wp:docPr id="279528231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172610099" name="Picture"/>
+                          <pic:cNvPr id="279528231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533508615" name="Picture">
+                  <wp:docPr id="1734084253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533508615" name="Picture"/>
+                          <pic:cNvPr id="1734084253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="221007287" name="Picture">
+                        <wp:docPr id="807685428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="221007287" name="Picture"/>
+                                <pic:cNvPr id="807685428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005568159" name="Picture">
+                  <wp:docPr id="927714627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005568159" name="Picture"/>
+                          <pic:cNvPr id="927714627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285538383" name="Picture">
+                  <wp:docPr id="1015018753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285538383" name="Picture"/>
+                          <pic:cNvPr id="1015018753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925699427" name="Picture">
+                  <wp:docPr id="1585501600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925699427" name="Picture"/>
+                          <pic:cNvPr id="1585501600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374308840" name="Picture">
+                  <wp:docPr id="166412814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374308840" name="Picture"/>
+                          <pic:cNvPr id="166412814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203413948" name="Picture">
+                  <wp:docPr id="1742731711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203413948" name="Picture"/>
+                          <pic:cNvPr id="1742731711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953909609" name="Picture">
+                  <wp:docPr id="1941924572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953909609" name="Picture"/>
+                          <pic:cNvPr id="1941924572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720269965" name="Picture">
+                  <wp:docPr id="1807050517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720269965" name="Picture"/>
+                          <pic:cNvPr id="1807050517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968781960" name="Picture">
+                  <wp:docPr id="1722548983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968781960" name="Picture"/>
+                          <pic:cNvPr id="1722548983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325187854" name="Picture">
+                  <wp:docPr id="1876972211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325187854" name="Picture"/>
+                          <pic:cNvPr id="1876972211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>