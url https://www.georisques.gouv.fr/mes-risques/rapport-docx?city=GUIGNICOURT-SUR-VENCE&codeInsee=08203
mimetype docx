--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056138619" name="Picture">
+                  <wp:docPr id="1237913042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056138619" name="Picture"/>
+                          <pic:cNvPr id="1237913042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034240605" name="Picture">
+                  <wp:docPr id="1292261585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034240605" name="Picture"/>
+                          <pic:cNvPr id="1292261585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147374043" name="Picture">
+                        <wp:docPr id="634643018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147374043" name="Picture"/>
+                                <pic:cNvPr id="634643018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002268991" name="Picture">
+                  <wp:docPr id="1435274071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002268991" name="Picture"/>
+                          <pic:cNvPr id="1435274071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853415139" name="Picture">
+                  <wp:docPr id="1543396505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853415139" name="Picture"/>
+                          <pic:cNvPr id="1543396505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388040700" name="Picture">
+                  <wp:docPr id="751576407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388040700" name="Picture"/>
+                          <pic:cNvPr id="751576407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1091874636" name="Picture">
+                  <wp:docPr id="1388629567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1091874636" name="Picture"/>
+                          <pic:cNvPr id="1388629567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234730619" name="Picture">
+                  <wp:docPr id="1834794618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234730619" name="Picture"/>
+                          <pic:cNvPr id="1834794618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1248361241" name="Picture">
+                        <wp:docPr id="47348453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1248361241" name="Picture"/>
+                                <pic:cNvPr id="47348453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="335983957" name="Picture">
+                        <wp:docPr id="1305786914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="335983957" name="Picture"/>
+                                <pic:cNvPr id="1305786914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="323118562" name="Picture">
+                        <wp:docPr id="1241325782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="323118562" name="Picture"/>
+                                <pic:cNvPr id="1241325782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="422518576" name="Picture">
+                        <wp:docPr id="1884810447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="422518576" name="Picture"/>
+                                <pic:cNvPr id="1884810447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="454022264" name="Picture">
+                        <wp:docPr id="1559632595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="454022264" name="Picture"/>
+                                <pic:cNvPr id="1559632595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="520718331" name="Picture">
+                        <wp:docPr id="60935329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="520718331" name="Picture"/>
+                                <pic:cNvPr id="60935329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="137617180" name="Picture">
+                        <wp:docPr id="2106605683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="137617180" name="Picture"/>
+                                <pic:cNvPr id="2106605683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2053263849" name="Picture">
+                        <wp:docPr id="1460631297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2053263849" name="Picture"/>
+                                <pic:cNvPr id="1460631297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1450831714" name="Picture">
+                        <wp:docPr id="1121628936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1450831714" name="Picture"/>
+                                <pic:cNvPr id="1121628936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2108775517" name="Picture">
+                        <wp:docPr id="643955632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2108775517" name="Picture"/>
+                                <pic:cNvPr id="643955632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="572528542" name="Picture">
+                        <wp:docPr id="24346519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="572528542" name="Picture"/>
+                                <pic:cNvPr id="24346519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1328535716" name="Picture">
+                        <wp:docPr id="595094237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1328535716" name="Picture"/>
+                                <pic:cNvPr id="595094237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="509882151" name="Picture">
+                        <wp:docPr id="858465011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="509882151" name="Picture"/>
+                                <pic:cNvPr id="858465011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1669594850" name="Picture">
+                        <wp:docPr id="248732445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1669594850" name="Picture"/>
+                                <pic:cNvPr id="248732445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033742547" name="Picture">
+                        <wp:docPr id="1673349755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033742547" name="Picture"/>
+                                <pic:cNvPr id="1673349755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669146071" name="Picture">
+                  <wp:docPr id="331240123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669146071" name="Picture"/>
+                          <pic:cNvPr id="331240123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722007532" name="Picture">
+                  <wp:docPr id="655203431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722007532" name="Picture"/>
+                          <pic:cNvPr id="655203431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990720952" name="Picture">
+                  <wp:docPr id="175537129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990720952" name="Picture"/>
+                          <pic:cNvPr id="175537129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488659357" name="Picture">
+                  <wp:docPr id="2070802336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488659357" name="Picture"/>
+                          <pic:cNvPr id="2070802336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120476607" name="Picture">
+                  <wp:docPr id="2018790407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120476607" name="Picture"/>
+                          <pic:cNvPr id="2018790407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534628266" name="Picture">
+                  <wp:docPr id="1825149690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534628266" name="Picture"/>
+                          <pic:cNvPr id="1825149690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="683612790" name="Picture">
+                        <wp:docPr id="927508293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="683612790" name="Picture"/>
+                                <pic:cNvPr id="927508293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378075148" name="Picture">
+                  <wp:docPr id="1730528216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378075148" name="Picture"/>
+                          <pic:cNvPr id="1730528216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970516486" name="Picture">
+                  <wp:docPr id="1318967958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970516486" name="Picture"/>
+                          <pic:cNvPr id="1318967958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776564705" name="Picture">
+                  <wp:docPr id="1016934031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776564705" name="Picture"/>
+                          <pic:cNvPr id="1016934031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774377544" name="Picture">
+                  <wp:docPr id="2146843587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774377544" name="Picture"/>
+                          <pic:cNvPr id="2146843587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89508728" name="Picture">
+                  <wp:docPr id="1655232800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89508728" name="Picture"/>
+                          <pic:cNvPr id="1655232800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578416920" name="Picture">
+                  <wp:docPr id="1431839396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578416920" name="Picture"/>
+                          <pic:cNvPr id="1431839396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2109805047" name="Picture">
+                        <wp:docPr id="2094443146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2109805047" name="Picture"/>
+                                <pic:cNvPr id="2094443146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282971750" name="Picture">
+                  <wp:docPr id="1745873590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282971750" name="Picture"/>
+                          <pic:cNvPr id="1745873590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885797482" name="Picture">
+                  <wp:docPr id="610073823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885797482" name="Picture"/>
+                          <pic:cNvPr id="610073823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803599895" name="Picture">
+                  <wp:docPr id="1787228278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803599895" name="Picture"/>
+                          <pic:cNvPr id="1787228278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229467259" name="Picture">
+                  <wp:docPr id="1703486822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229467259" name="Picture"/>
+                          <pic:cNvPr id="1703486822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934233703" name="Picture">
+                  <wp:docPr id="1244539910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934233703" name="Picture"/>
+                          <pic:cNvPr id="1244539910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443756517" name="Picture">
+                  <wp:docPr id="49892492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443756517" name="Picture"/>
+                          <pic:cNvPr id="49892492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1121508494" name="Picture">
+                        <wp:docPr id="704581885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1121508494" name="Picture"/>
+                                <pic:cNvPr id="704581885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065946593" name="Picture">
+                  <wp:docPr id="1638577250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065946593" name="Picture"/>
+                          <pic:cNvPr id="1638577250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9299009" name="Picture">
+                  <wp:docPr id="948540616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9299009" name="Picture"/>
+                          <pic:cNvPr id="948540616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480551695" name="Picture">
+                  <wp:docPr id="514257001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480551695" name="Picture"/>
+                          <pic:cNvPr id="514257001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379534590" name="Picture">
+                  <wp:docPr id="314776094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379534590" name="Picture"/>
+                          <pic:cNvPr id="314776094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542106355" name="Picture">
+                  <wp:docPr id="847290464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542106355" name="Picture"/>
+                          <pic:cNvPr id="847290464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746313679" name="Picture">
+                  <wp:docPr id="2046313022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746313679" name="Picture"/>
+                          <pic:cNvPr id="2046313022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="696518911" name="Picture">
+                        <wp:docPr id="1057180666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="696518911" name="Picture"/>
+                                <pic:cNvPr id="1057180666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220403837" name="Picture">
+                  <wp:docPr id="1519455559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220403837" name="Picture"/>
+                          <pic:cNvPr id="1519455559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098369125" name="Picture">
+                  <wp:docPr id="2137575796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098369125" name="Picture"/>
+                          <pic:cNvPr id="2137575796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001026454" name="Picture">
+                  <wp:docPr id="1938359480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001026454" name="Picture"/>
+                          <pic:cNvPr id="1938359480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787687081" name="Picture">
+                  <wp:docPr id="1014447926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787687081" name="Picture"/>
+                          <pic:cNvPr id="1014447926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435259312" name="Picture">
+                  <wp:docPr id="537979965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435259312" name="Picture"/>
+                          <pic:cNvPr id="537979965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920719574" name="Picture">
+                  <wp:docPr id="1643393151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920719574" name="Picture"/>
+                          <pic:cNvPr id="1643393151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855630368" name="Picture">
+                  <wp:docPr id="814153511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855630368" name="Picture"/>
+                          <pic:cNvPr id="814153511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167287804" name="Picture">
+                  <wp:docPr id="1683902295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167287804" name="Picture"/>
+                          <pic:cNvPr id="1683902295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111513584" name="Picture">
+                  <wp:docPr id="1293308843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111513584" name="Picture"/>
+                          <pic:cNvPr id="1293308843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>