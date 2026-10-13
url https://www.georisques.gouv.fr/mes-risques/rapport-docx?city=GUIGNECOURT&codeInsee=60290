--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137004377" name="Picture">
+                  <wp:docPr id="196931329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137004377" name="Picture"/>
+                          <pic:cNvPr id="196931329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33851475" name="Picture">
+                  <wp:docPr id="277582833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33851475" name="Picture"/>
+                          <pic:cNvPr id="277582833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="548641002" name="Picture">
+                        <wp:docPr id="792913351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="548641002" name="Picture"/>
+                                <pic:cNvPr id="792913351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096220223" name="Picture">
+                  <wp:docPr id="85856855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096220223" name="Picture"/>
+                          <pic:cNvPr id="85856855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396928676" name="Picture">
+                  <wp:docPr id="1095038233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396928676" name="Picture"/>
+                          <pic:cNvPr id="1095038233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123164585" name="Picture">
+                  <wp:docPr id="1334485154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123164585" name="Picture"/>
+                          <pic:cNvPr id="1334485154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617837866" name="Picture">
+                  <wp:docPr id="1077054775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617837866" name="Picture"/>
+                          <pic:cNvPr id="1077054775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096280926" name="Picture">
+                  <wp:docPr id="1361514611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096280926" name="Picture"/>
+                          <pic:cNvPr id="1361514611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1840647350" name="Picture">
+                        <wp:docPr id="554388827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1840647350" name="Picture"/>
+                                <pic:cNvPr id="554388827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="819005713" name="Picture">
+                        <wp:docPr id="584398795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="819005713" name="Picture"/>
+                                <pic:cNvPr id="584398795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="218640197" name="Picture">
+                        <wp:docPr id="985238525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="218640197" name="Picture"/>
+                                <pic:cNvPr id="985238525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1523904517" name="Picture">
+                        <wp:docPr id="1610820456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1523904517" name="Picture"/>
+                                <pic:cNvPr id="1610820456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1240602396" name="Picture">
+                        <wp:docPr id="663914885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1240602396" name="Picture"/>
+                                <pic:cNvPr id="663914885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2080668669" name="Picture">
+                        <wp:docPr id="9437666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2080668669" name="Picture"/>
+                                <pic:cNvPr id="9437666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="605663640" name="Picture">
+                        <wp:docPr id="1080565019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="605663640" name="Picture"/>
+                                <pic:cNvPr id="1080565019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="845271328" name="Picture">
+                        <wp:docPr id="501818266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="845271328" name="Picture"/>
+                                <pic:cNvPr id="501818266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1169113304" name="Picture">
+                        <wp:docPr id="1536441498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1169113304" name="Picture"/>
+                                <pic:cNvPr id="1536441498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2019223337" name="Picture">
+                        <wp:docPr id="1467906296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2019223337" name="Picture"/>
+                                <pic:cNvPr id="1467906296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1844991516" name="Picture">
+                        <wp:docPr id="2028226026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1844991516" name="Picture"/>
+                                <pic:cNvPr id="2028226026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1260355363" name="Picture">
+                        <wp:docPr id="101992516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1260355363" name="Picture"/>
+                                <pic:cNvPr id="101992516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1937286588" name="Picture">
+                        <wp:docPr id="1035596573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1937286588" name="Picture"/>
+                                <pic:cNvPr id="1035596573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2089431959" name="Picture">
+                        <wp:docPr id="425716847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2089431959" name="Picture"/>
+                                <pic:cNvPr id="425716847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="357763254" name="Picture">
+                        <wp:docPr id="752179244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="357763254" name="Picture"/>
+                                <pic:cNvPr id="752179244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627766429" name="Picture">
+                  <wp:docPr id="2141318345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627766429" name="Picture"/>
+                          <pic:cNvPr id="2141318345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189826334" name="Picture">
+                  <wp:docPr id="847681968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189826334" name="Picture"/>
+                          <pic:cNvPr id="847681968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571533722" name="Picture">
+                  <wp:docPr id="123948170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571533722" name="Picture"/>
+                          <pic:cNvPr id="123948170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116321545" name="Picture">
+                  <wp:docPr id="1073540566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116321545" name="Picture"/>
+                          <pic:cNvPr id="1073540566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067326632" name="Picture">
+                  <wp:docPr id="1841360285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067326632" name="Picture"/>
+                          <pic:cNvPr id="1841360285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707656973" name="Picture">
+                  <wp:docPr id="1832242518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707656973" name="Picture"/>
+                          <pic:cNvPr id="1832242518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="996156240" name="Picture">
+                        <wp:docPr id="1082520250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="996156240" name="Picture"/>
+                                <pic:cNvPr id="1082520250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45623450" name="Picture">
+                  <wp:docPr id="1658117123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45623450" name="Picture"/>
+                          <pic:cNvPr id="1658117123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239683147" name="Picture">
+                  <wp:docPr id="1008805760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239683147" name="Picture"/>
+                          <pic:cNvPr id="1008805760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881430129" name="Picture">
+                  <wp:docPr id="1398669980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881430129" name="Picture"/>
+                          <pic:cNvPr id="1398669980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703352912" name="Picture">
+                  <wp:docPr id="1461091081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703352912" name="Picture"/>
+                          <pic:cNvPr id="1461091081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797679341" name="Picture">
+                  <wp:docPr id="2025958870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797679341" name="Picture"/>
+                          <pic:cNvPr id="2025958870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004905431" name="Picture">
+                  <wp:docPr id="572723558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004905431" name="Picture"/>
+                          <pic:cNvPr id="572723558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1640260947" name="Picture">
+                        <wp:docPr id="313530066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1640260947" name="Picture"/>
+                                <pic:cNvPr id="313530066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999210919" name="Picture">
+                  <wp:docPr id="681741763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999210919" name="Picture"/>
+                          <pic:cNvPr id="681741763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909326487" name="Picture">
+                  <wp:docPr id="1204633176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909326487" name="Picture"/>
+                          <pic:cNvPr id="1204633176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832329406" name="Picture">
+                  <wp:docPr id="66652998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832329406" name="Picture"/>
+                          <pic:cNvPr id="66652998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937530412" name="Picture">
+                  <wp:docPr id="892293277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937530412" name="Picture"/>
+                          <pic:cNvPr id="892293277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743206146" name="Picture">
+                  <wp:docPr id="2035742675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743206146" name="Picture"/>
+                          <pic:cNvPr id="2035742675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070090446" name="Picture">
+                  <wp:docPr id="739376065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070090446" name="Picture"/>
+                          <pic:cNvPr id="739376065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1795331047" name="Picture">
+                        <wp:docPr id="512578031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1795331047" name="Picture"/>
+                                <pic:cNvPr id="512578031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384903281" name="Picture">
+                  <wp:docPr id="1029795340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384903281" name="Picture"/>
+                          <pic:cNvPr id="1029795340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051261978" name="Picture">
+                  <wp:docPr id="1690337486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051261978" name="Picture"/>
+                          <pic:cNvPr id="1690337486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087312652" name="Picture">
+                  <wp:docPr id="1941833674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087312652" name="Picture"/>
+                          <pic:cNvPr id="1941833674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936335765" name="Picture">
+                  <wp:docPr id="349666303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936335765" name="Picture"/>
+                          <pic:cNvPr id="349666303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467589771" name="Picture">
+                  <wp:docPr id="1097844646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467589771" name="Picture"/>
+                          <pic:cNvPr id="1097844646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246718617" name="Picture">
+                  <wp:docPr id="383005746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246718617" name="Picture"/>
+                          <pic:cNvPr id="383005746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="272479098" name="Picture">
+                        <wp:docPr id="1983796927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="272479098" name="Picture"/>
+                                <pic:cNvPr id="1983796927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963813043" name="Picture">
+                  <wp:docPr id="1899921676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963813043" name="Picture"/>
+                          <pic:cNvPr id="1899921676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151949956" name="Picture">
+                  <wp:docPr id="1974581818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151949956" name="Picture"/>
+                          <pic:cNvPr id="1974581818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566943615" name="Picture">
+                  <wp:docPr id="1344798347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566943615" name="Picture"/>
+                          <pic:cNvPr id="1344798347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436207681" name="Picture">
+                  <wp:docPr id="878490463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436207681" name="Picture"/>
+                          <pic:cNvPr id="878490463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605974453" name="Picture">
+                  <wp:docPr id="440438705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605974453" name="Picture"/>
+                          <pic:cNvPr id="440438705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845413328" name="Picture">
+                  <wp:docPr id="1154653006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845413328" name="Picture"/>
+                          <pic:cNvPr id="1154653006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589458708" name="Picture">
+                  <wp:docPr id="937234656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589458708" name="Picture"/>
+                          <pic:cNvPr id="937234656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571582491" name="Picture">
+                  <wp:docPr id="1002176081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571582491" name="Picture"/>
+                          <pic:cNvPr id="1002176081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140279988" name="Picture">
+                  <wp:docPr id="541143084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140279988" name="Picture"/>
+                          <pic:cNvPr id="541143084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>